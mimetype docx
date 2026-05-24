--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.03125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Goude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude - CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3008-3607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life from dentinal isotopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e135. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic Lifeways at the Microlevel: Isobiographies From Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Emma Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy evidence highlights exceptional heterogeneous social status in the middle neolithic in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.224. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02321-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope biographies and identities of victims of martial victory celebrations in Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Fernández-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ordoño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (34), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adv3162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Swiss alpine agropastoral societies: Contribution of isotope analysis to the study of their diet and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Rosselet-Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kottas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104585. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques : quelles évolutions des pratiques actuelles et recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive pedigrees reveal the social organization of a Neolithic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Benjamin Rohrlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ringbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainash Childebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.600-606. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐isotope analysis of primary and secondary dentin as a mean to broaden intra‐life dietary reconstruction. A case from Longobard Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Micarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human remains from Arma di Nasino (Liguria) provide novel insights into the paleoecology of early Holocene foragers in northwestern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale S Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gravel-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16415. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-40438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des premières sociétés agropastorales du Sud de la France : premières données isotopiques sur des graines et fruits carbonisés néolithiques et essais de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaveriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (19), pp.391-410. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-punches vs. Micro-slices for Serial Sampling of Human Dentine: Striking a Balance between Improved Temporal Resolution and Measuring Additional Isotope Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Fernández-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Nogueira Di Giusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying subsistence strategies of Early farmers: new results from compound specific isotopic analysis of amino acids (CSIA‐AA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshito Chikaraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the diet of Mesolithic groups in the Southern Alps: An attempt using stable carbon and nitrogen isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age innovations and impact on human diet: A multi-isotopic and multi-proxy study of western Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille David-Elbiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0245726. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbotanical evidence for the spread of cereal use during the Mesolithic-Neolithic transition in the Southeastern Europe (Danube Gorges): Data from dental calculus analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Stefanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.105288. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New human remains from the Late Epigravettian necropolis of Arene Candide (Liguria, northwestern Italy): Direct radiocarbon evidence and inferences on the funerary use of the cave during the Younger Dryas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Riel-Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107131. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and age-related social organization in the Neolithic: A promising survey from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103092. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Dynamics and Resource Management Strategies in Copper Age Italy: Insights from Archaeological and Isotopic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2021.1891812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures et dépôts humains du site néolithique de la Cavalade à Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.671-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling diagenetic and biogenic trace elements and Sr radiogenic isotopes in fossil dental enamel using laser ablation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.120608. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 1000 premiers jours de vie dans les populations du présent et du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les 1000 premiers jours de vie dans les populations du présent et du passé, 33 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 162 years of scientific publication, the Bulletins et Mémoires de la Société d’Anthropologie introduces unlimited free access to enter the world of open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable‐isotope analysis of collective burial sites in Southern France at late Neolithic/early Bronze Age transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture - Et l’évolution créa la femme Pascal Picq, Éditions Odile Jacob, Paris, octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Neolithic food and mobility patterns in Mediterranean coastal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy stable isotope analyses of dentine microsections reveal diachronic changes in life history adaptations, mobility, and tuberculosis-induced wasting in prehistoric Liguria (Finale Ligure, Italy, northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2019.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last hunters–first farmers: new insight into subsistence strategies in the Central Balkans through multi-isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3279-3298. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0744-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the funerary use of caves in Liguria (northwestern Italy) from the Neolithic to historic times: results from a large-scale AMS campaign on human skeletal series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparacello Vs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varalli A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panelli C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotope analysis of Neolithic human groups in the Yonne valley, Northern France: insights into dietary patterns and social structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.5591-5616. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00885-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence of diet variation at the transition between classical and post-classical times in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Tafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.496 - 503. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic life reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of human bone and teeth collagen from Prehistoric Cyprus for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To ‘seafood’ or not to ‘seafood’?” An isotopic perspective on dietary preferences at the Mesolithic-Neolithic transition in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fontanals-Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eulàlia Subirà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mind the gap”-Assessing methods for aligning age determination and growth rate in multi-molar sequences of dietary isotopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.23163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting weaning practices in Early Neolithic Cis-Baikal, Siberia: New insights from stable isotope analysis of molar micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.579-298. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined analysis of dietary habits in the Bronze Age site of Ballabio (northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Gualdi-Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01737940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns in the Neolithic: New isotopic evidence (δ13C, δ15N) from the “Les Noisats” necropolis at Gurgy in the Paris Basin (5th millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (1-2), pp.54 - 69. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Mesolithic Human Diet in the Mediterranean from Stable Isotope Analysis: The Sites of Campu Stefanu and Torre d'Aquila, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.707 - 714. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory excavation of a Neolithic grave from Avignon - La Balance - Ilot P (France): burial practices and garment reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.54-68. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2016.1261584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary changes and millet consumption in northern France at the end of Prehistory: evidence from archaeobotanical and stable isotope data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.268-282. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2016.1215799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture collective à la transition des VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaires BCE : Mougins – Les Bréguières (Alpes-Maritimes, France) : fouilles Maurice Sechter 1966-1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.289-336. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen isotopic variability in bone collagen during the Neolithic period: Influence of environmental factors and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in Peru's pre-Hispanic central coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Gerdau-Radonić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Castro de la Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.371 - 386. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and health status of children in the Mesolithic and Neolithic the Danube Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variability and stable isotope analyses: looking for variables within the Late Neolithic and Iron Age human groups from Gougenheim site and surrounding areas (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et modes de vie néolithiques en Ligurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiolo del Luchese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi liguri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-39, pp.371-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Upper Palaeolithic human diet: first stable isotope evidence from Riparo Tagliente (Verona, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3-4), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen : nouvelles données sur le site de Pontcharaud 2 (Puy-de-Dôme, Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2013.14262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funeral practices and foodstuff behavior: what does eat meat mean? Stable isotope analysis of Middle Neolithic populations in Languedoc region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Strontium isotopic evidence of mobility in the Neolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma. Tafuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric food behaviours and physical anthropology in the northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Prehistoria y Arqueología de la Universidad de Granada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past populations’ behaviors: diet, bones and isotopes in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude isotopique (δ13C, δ15N) et de l’état de conservation d’anciennes collections anthropologiques. Le cas de la grotte Pollera (Ligurie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates and isotope analysis of Neolithic human and animal bone from Fontbrégoua Cave (Salernes, Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binder D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemour A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richards M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'état de conservation, du consolidant et dosages isotopiques (d13C, d15N) d'ossements d'anciennes collections anthropologiques : le cas de la grotte La Pollera (Ligurie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Buscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.223-233. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of domestic mammals in the Eastern Pyrenees during the Neolithic. Human dietary patterns at the site of Montou (Corbères-les-Cabanes, France) using bone collagen stable isotope (δ13C, δ15N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claustre †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de subsistance et analyse culturelle de populations néolithiques de Ligurie : approche par l'étude isotopique (13C et 15N) des restes osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Formicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couture-Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du Rastel (Peillon, Alpes-Maritimes, France). Nouvelles données isotopiques (δ13C et δ15N), radiométriques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Richards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlit (royaume latin de Jérusalem, XIIIe s.) : cimetière de croisés ou un espace funéraire à la croisée de différentes cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacourarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec son environnement au Néolithique en Auvergne : approche multidisciplinaire du matériel dentaire de La Roussille (Vertaizon, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour du Néolithique en Auvergne-Rhône-Alpes (et alentours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des enfants au cours de la Préhistoire. Essai d’interprétations à travers une recherche ethnologique et des analyses isotopiques sur le site de Coste Rouge (Néolithique moyen, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai G. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des premiers agropasteurs du Néolithique : apport de l’étude des microrestes du tartre dentaire des individus de la Roussille (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris (SAP), Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.13039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on the study of women's roles in the past: The example of the ANR WomenSOFar project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote lecture. SSA Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'anthropologie (SSA), Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les places des femmes dans les constructions sociales au Néolithique en France : exemples et réflexions autour d'une approche pluridisciplinaire dans le cadre de l'ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexes et genres - objets et pratiques funéraires du Néolithique à l'Âge du Fer, en Aquitaine et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe NéoNaqui; Patrice Courtaud; François-Xavier Le Bourdonnec; Isabelle Sidéra; Florence Verdin, Mar 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et muabilité des vies des femmes néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée annuelle du réseau RESHAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des conséquences d’un événement météorologique à partir de profils isotopiques d’un combattant décédé à la bataille d’Orthez (27 février 1814) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://premc.org/climat-impacts-2024/, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modifications and adaptations to mechanical stress in Neolithic women (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA; Carlotta Zeppilli; Martina Farese; Sara Bernardini; Biancamaria Bonucci, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PERSPECTIVES FOR WOMEN'S STUDIES IN PAST POPULATIONS: SOME KEY ISSUES PRESENTED IN THE WOMENSOFAR ANR PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EAA Annual Meeting in Belfast, Northern Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des pratiques alimentaires et de la mobilité au cours de la Préhistoire en Auvergne : une étude bioarchéologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA: Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for women’s studies in past populations: presentation of the WomenSOFar ANR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women on the move&amp;quot;. Diversity of social organization and women status in the Neolithic: new perspectives within the WomenSOFar ANR project. Communication flash dans la session “Manger - Bouger” : histoire bio-culturelle du métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Anr Womensofar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premières rencontres du réseau RESHAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et présentation des enjeux et perspectives du projet Individual life histories and WOMEN Status at the Onset of FARming. Bioarchaeological perspectives in the French and Mediterranean Prehistoric context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS - European Civic University « Interdisciplinary approaches to Gender Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées scientifiques de l'IRN DECAPAN, Apr 2021, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte Néolithique méditerranéen vue par les isotopes et la bioanthropologie: brèves synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'IRN DECAPAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://decapan.hypotheses.org/, Mar 2021, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could protein intake reflect cultural differences? A case study from the Italian Copper Age of Rinaldone and Gaudo cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and nitrogen isotopes analysis on italian prehistoric contexts: a complementary means to infer socio-cultural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Tafuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE ABC - Science Applications Becoming Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et mobilité dans les premières sociétés agropastorales : apport de la bioanthropologie et de la biogéochimie. Présentation d’un axe de recherche et discussion sur la relation Europe/Afrique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Moubtahij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - L’Homme et la Mort au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATHAr - https://athar.hypotheses.org/, Jun 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring social dynamics of Italian Copper Age communities by stable isotopes analyses: preliminary results from Central and Southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating a moment of sharing. The reconstruction of dietary habits through stable isotopes analyses to interpret the social issues of Italian Copper Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeorganics 1st Italian Workshop on the Analysis of Archaeological Organic Remains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bioarchaeological data from the Neolithic site of Arma dell’Aquila (Finale Ligure, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Panelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2018, Poitiers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements humains et pratiques alimentaires au Néolithique en Valais (Suisse) : apport des données isotopiques (C, N) sur les nécropoles de Barmaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Rosselet-Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, mobilité et mode de vie dans le Bassin lémanique (Suisse) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Elbiali Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence des comportements alimentaires : Regards croisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Institut Danone, Journées francophones de la nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet IDF/FRM : Femmes et alimentation dans les premières sociétés agropastorales (Ve - IIIe millénaires av. J.-C., France) : une approche bio-anthropologique. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR 7055 PréTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dietary changes and mobility patterns at a near weekly scale during childhood by LA-ICP-MS analysis in dental enamel: an experimental study on a Neolithic population in the Paris Basin (France). ISDM-IAPO-2017: 17th International Symposium on Dental Morphology (ISDM) & 2nd congress of International Association for Paleodontology (IAPO) (4-7octobre, Bordeaux). L. Rey, T. Tacail, V. Balter, S. Rottier, G. Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDM-IAPO-2017: 17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO) (4-7octobre, Bordeaux).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating histories of individual shifts in diet and behavior in early neolithic hunt-er-gatherers from the Shamanka II cemetery on Lake Baikal, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Radiocarbon and diet 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doppelt, E. Ciesielski, G. Goude, R. Roure, A new approach to the Gallic practice of taking heads: first isotopic results of isotopic analysis from an exceptional deposit of arms and human remains from the site of Le Cailar (Gard). Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris). Communication orale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doppelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole Chambon du Vigneau (Pussigny, Indre-et-Loire) : un lieu à vocation funéraire pour une communauté de pasteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e colloque interrégional sur le Néolithique « Statut des objets, des lieux et des Hommes au Néolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological aproach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In-Hoppe (INED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting diet and mobility at the onset of farming: multi-proxy analyses at the Les Bréguières site (6th-5th mill cal. BC, Southeastern France), Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant feeding practices and breastfeeding strategies at the advent of Neolithic in the central Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Females and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Approches genrées des populations du passé, Archéologie-Bioanthropologie-Histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen est-il encore utile ? Un colloque 25 ans après Nemours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bashore Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session Births, mothers and babies: a bioarchaeological perspective. Organisation S. Stefanovic (Univ. Belgrade, Serbie), G. Goude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanovic Sofija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Science and Archaeology (dir. R. Torrence) T10C World Archaeological Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléoalimentaire et isotopique des groupes humains de l’âge du Bronze : nouvelles perspectives sur le site de Barbuise et La Saulsotte (XIVe-XIIe s. av. J.-C., Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur l’Age du Bronze : nouvelles approches et perspectives. Actes de la Journée d’étude de l’APRAB, 28 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Saint-Germain-en-Laye, France. pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Journals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 (S), 2025, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ANR WomenSOFar : une approche pluridisciplinaire et innovante pour appréhender la place des femmes dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes GlobalMed – La Méditerranée et le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies in prehistory: their contribution to the understanding of social issues. A case study from Copper Age Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Associazione Antropologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who was buried there? Multi-disciplinary approach on Early Bronze Age people in South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating patterns of growth disturbances in a Neolithic sample from Liguria (northwestern Italy, 4800-4400 BCE) from the analysis of enamel defects and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi dati sull’età del Rame del Levante ligure tramite analisi isotopiche multi-proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopic analysis of Early bronze Age human and animal diets in central France (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ECOALIM : Economie alimentaire et alimentation à l'Age du bronze en Europe : aspects pluridisciplinaires = Food economy and diet during the Bronze Age in Europe : a pluridisciplinary approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejden Ben Dhafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 556 p., 2016, 978-2-35842-020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie alimentaire et alimentation à l’Age du Bronze en Europe : aspects pluridisciplinaires (ECOALIM, Aix en Provence, Novembre 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop ECOALIM : Economie alimentaire et alimentation à l'Age du bronze en Europe : aspects pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les histoires de vie des populations néolithiques en France par une approche anthropologique et isotopique : l’impulsion des travaux précurseurs menés en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Même. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Gandelin (Dir), pp.257-270, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des analyses isotopiques à l’étude de l’alimentation en contexte néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Praud, I., Aubry, L., Dhafer, W. B., Bennett, A., Bernard, V., Boitard-Bidaut, È., Werthe, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord: le site d’Escalles «mont d’Hubert»(Pas-de-Calais). Mémoires de la SPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, pp.243-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Recchia Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit groupe d’inhumations en contexte d’habitat à Loriol-sur-Drôme (Drôme) au Ve millénaire : quelles identités et quelles pratiques funéraires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.785-796, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny “Le Vigneau” : une nécropole à quartiers socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LV, Association des Publications Chauvinoises, pp.275-287, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct insight into dietary adaptations and the individual experience of Neolithisation: comparing subsistence, provenance and ancestry of Early Neolithic humans from the Danube Gorges c. 6200-5900 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Hofmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Stefanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition isotopique (C, N) du lait maternel au cours des premiers mois d'allaitement: approche exploratoire et potentiel en paléoalimentation infantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, Collection "Corps et Ames", p 237-245</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisi isotopiche e datazioni sul collagene osseo degli inumati dell’Arma dell’Aquila (Finale Ligure, Savona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Mannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talamo Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Richards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biagi P. et Starnini E. Gli scavi all’Arma dell’Aquila (finale ligure, savona): Le ricerche e i materiali degli scavi del novecento. Società per la preistoria e protostoria della regione Friuli-Venezia Giulia, Quaderno 15, Trieste, p. 183-188.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanathology and palaeopathology of the burials and “scattered human remains” from Arma dell’Aquila (Finale Ligure, Savona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Panelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli scavi all’Arma dell’Aquila (finale ligure, Savona): Le ricerche e i materiali degli scavi del novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France, Guilaine J., Garcia D. (Dir.). Editions Hermann, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-309, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude isotopique des restes osseux du Champ du Poste : discussion sur l’alimentation humaine au Néolithique moyen. In Convertini F. et Georjon C. (Dir.) Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Ecologie Préhistoriques / INRAP, Toulouse, p. 327-334.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et exploitation des ressources du milieu (introduction à la session 3 du colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Race » méditerranéenne (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique et anthropologie biologique : reconstitution des modes de vie du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'os. Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.259-275, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Neolitico all'età del Ferro: indagine paleonutrizionale su alcune popolazioni della Liguria attraverso un approccio isotopico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiolo del Lucchese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conventi, Marta; Del Lucchese, Angiolo; Gardini, Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Liguria: Nuova serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagep Editori S.r.l.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2013, 978-88-6373-390-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziminu ou Brocciu ? Comprendre la vie et l’alimentation des premiers corses. In : Paci Eterna. Tombes et outre-tombe. Catalogue d’exposition. Musée de Lévie, pp. 51-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science d’aujourd’hui pour comprendre le passé. 2019. In Boucherat T., Mahieu P., Cheval C. (Dir.) La Font aux Pigeons. Histoire et aventure d’un groupe humain vivant au Grand Abri de la Font-aux-Pigeons au Cardial. BD. Actilia Multimédia, pp. 44-46.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biologie et culture : nouvelles études multidisciplinaires sur le site de Pontcharaud II (Néolithique moyen, Clermont-Ferrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger, Bouger dans la Préhistoire. Apport de marqueurs biogéochimiques et exemple régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation humaine et environnement au Néolithique: synthèse des données isotopiques et anthropologiques en France et Ligurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological approach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation humaine et environnement au Néolithique: approche isotopique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation humaine et environnement au Néolithique: synthèse des données isotopiques et anthropologiques en France et Ligurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses isotopiques à l’étude des groupes humains préhistoriques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and economic implications of the animal domestication from the past to the modern times : Contribution of the stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de subsistance au Néolithique final dans le sud de la France : analyse isotopique de la population de la grotte 1 des Treilles (commune de Saint-Jean-et-Saint-Paul, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dabernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Louise Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaizot Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques des ossements des soldats d’Orthez –– étude intra-individuelle par une approche séquentielle. In Souquet I. (Dir.), 8 Rue Xavier Darget. pp 54-59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques des ossements des soldats d’Orthez – Première étape. In Souquet I. (Dir.), 8 Rue Xavier Darget Rapport d’activité, INRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques de cinq sujets de l’enceinte de Boury-en-Vexin « Le Culfroid ». In Pariat J.-G. (Dir.), Territoire et terroirs du Néolithique dans le Val-d’Oise et ses marges, SDAVO, CDVO, pp 117-136.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SDAVO. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse isotopique de la sépulture SP442 et d’ossements animaux : étude de faisabilité. In: Sargiano JP (ed.), Rapport de fouille préventive Jonquière I Un site d’habitat du Néolithique final au bord de l’Arc : INRAP, pp. 147-148.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyses isotopiques de carporestes carbonisés. In : Gernigon K et Fouéré P. (eds.), La perte du Cros (Saillac, Lot). Une stratigraphie du Mésolithique au Moyen Age. Rapport de fouille, INRAP, MCC, pp. 61-62.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.03125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaëlle Goude </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude - CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenaelle-goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3008-3607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Oyw8sqwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period, ecological influences and the construction of social identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (Supplément), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hi5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life from dentinal isotopic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e135. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic Lifeways at the Microlevel: Isobiographies From Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Soncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Panella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Emma Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy evidence highlights exceptional heterogeneous social status in the middle neolithic in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.224. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02321-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope biographies and identities of victims of martial victory celebrations in Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Fernández-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ordoño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (34), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adv3162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses invasives, micro-invasives et non-invasives des vestiges anthropobiologiques : quelles évolutions des pratiques actuelles et recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Swiss alpine agropastoral societies: Contribution of isotope analysis to the study of their diet and mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Rosselet-Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kottas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104585. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive pedigrees reveal the social organization of a Neolithic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Benjamin Rohrlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ringbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainash Childebayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.600-606. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human remains from Arma di Nasino (Liguria) provide novel insights into the paleoecology of early Holocene foragers in northwestern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale S Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gravel-Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16415. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-40438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐isotope analysis of primary and secondary dentin as a mean to broaden intra‐life dietary reconstruction. A case from Longobard Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Micarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des premières sociétés agropastorales du Sud de la France : premières données isotopiques sur des graines et fruits carbonisés néolithiques et essais de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaveriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (19), pp.391-410. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512556v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-punches vs. Micro-slices for Serial Sampling of Human Dentine: Striking a Balance between Improved Temporal Resolution and Measuring Additional Isotope Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Fernández-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Nogueira Di Giusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying subsistence strategies of Early farmers: new results from compound specific isotopic analysis of amino acids (CSIA‐AA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Naito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshito Chikaraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbotanical evidence for the spread of cereal use during the Mesolithic-Neolithic transition in the Southeastern Europe (Danube Gorges): Data from dental calculus analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Stefanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.105288. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New human remains from the Late Epigravettian necropolis of Arene Candide (Liguria, northwestern Italy): Direct radiocarbon evidence and inferences on the funerary use of the cave during the Younger Dryas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Riel-Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268, pp.107131. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and age-related social organization in the Neolithic: A promising survey from the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.103092. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the diet of Mesolithic groups in the Southern Alps: An attempt using stable carbon and nitrogen isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Dalmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Mottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age innovations and impact on human diet: A multi-isotopic and multi-proxy study of western Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille David-Elbiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), pp.e0245726. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures et dépôts humains du site néolithique de la Cavalade à Montpellier (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.671-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Dynamics and Resource Management Strategies in Copper Age Italy: Insights from Archaeological and Isotopic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2021.1891812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling diagenetic and biogenic trace elements and Sr radiogenic isotopes in fossil dental enamel using laser ablation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.120608. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on 162 years of scientific publication, the Bulletins et Mémoires de la Société d’Anthropologie introduces unlimited free access to enter the world of open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Balzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 1000 premiers jours de vie dans les populations du présent et du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ramirez Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les 1000 premiers jours de vie dans les populations du présent et du passé, 33 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable‐isotope analysis of collective burial sites in Southern France at late Neolithic/early Bronze Age transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture - Et l’évolution créa la femme Pascal Picq, Éditions Odile Jacob, Paris, octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Neolithic food and mobility patterns in Mediterranean coastal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy stable isotope analyses of dentine microsections reveal diachronic changes in life history adaptations, mobility, and tuberculosis-induced wasting in prehistoric Liguria (Finale Ligure, Italy, northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Starnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpp.2019.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhumations chasséennes du Pirou et de Vigne de Bioaux (Valros, Hérault) : un recrutement spécifique en contexte d’habitat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3-4), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2018-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last hunters–first farmers: new insight into subsistence strategies in the Central Balkans through multi-isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Stefanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Živaljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.3279-3298. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-018-0744-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the funerary use of caves in Liguria (northwestern Italy) from the Neolithic to historic times: results from a large-scale AMS campaign on human skeletal series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparacello Vs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varalli A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panelli C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotope analysis of Neolithic human groups in the Yonne valley, Northern France: insights into dietary patterns and social structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.5591-5616. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00885-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mind the gap”-Assessing methods for aligning age determination and growth rate in multi-molar sequences of dietary isotopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.23163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of human bone and teeth collagen from Prehistoric Cyprus for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.115-122. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence of diet variation at the transition between classical and post-classical times in Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Tafuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.496 - 503. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic life reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To ‘seafood’ or not to ‘seafood’?” An isotopic perspective on dietary preferences at the Mesolithic-Neolithic transition in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fontanals-Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eulàlia Subirà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting weaning practices in Early Neolithic Cis-Baikal, Siberia: New insights from stable isotope analysis of molar micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5), pp.579-298. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory excavation of a Neolithic grave from Avignon - La Balance - Ilot P (France): burial practices and garment reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Zemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.54-68. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00934690.2016.1261584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Mesolithic Human Diet in the Mediterranean from Stable Isotope Analysis: The Sites of Campu Stefanu and Torre d'Aquila, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.707 - 714. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined analysis of dietary habits in the Bronze Age site of Ballabio (northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Gualdi-Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-017-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01737940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns in the Neolithic: New isotopic evidence (δ13C, δ15N) from the “Les Noisats” necropolis at Gurgy in the Paris Basin (5th millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (1-2), pp.54 - 69. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary changes and millet consumption in northern France at the end of Prehistory: evidence from archaeobotanical and stable isotope data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.268-282. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2016.1215799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sépulture collective à la transition des VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaires BCE : Mougins – Les Bréguières (Alpes-Maritimes, France) : fouilles Maurice Sechter 1966-1967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Durrenmath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.289-336. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen isotopic variability in bone collagen during the Neolithic period: Influence of environmental factors and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet in Peru's pre-Hispanic central coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Gerdau-Radonić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Castro de la Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.371 - 386. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and health status of children in the Mesolithic and Neolithic the Danube Gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet variability and stable isotope analyses: looking for variables within the Late Neolithic and Iron Age human groups from Gougenheim site and surrounding areas (Alsace, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balasescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et modes de vie néolithiques en Ligurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiolo del Luchese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi liguri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-39, pp.371-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Panloups</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funeral practices and foodstuff behavior: what does eat meat mean? Stable isotope analysis of Middle Neolithic populations in Languedoc region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaquer J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Upper Palaeolithic human diet: first stable isotope evidence from Riparo Tagliente (Verona, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Gazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3-4), pp.103-117. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-012-0079-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen : nouvelles données sur le site de Pontcharaud 2 (Puy-de-Dôme, Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2013.14262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Strontium isotopic evidence of mobility in the Neolithic of Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma. Tafuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric food behaviours and physical anthropology in the northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Prehistoria y Arqueología de la Universidad de Granada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past populations’ behaviors: diet, bones and isotopes in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude isotopique (δ13C, δ15N) et de l’état de conservation d’anciennes collections anthropologiques. Le cas de la grotte Pollera (Ligurie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'état de conservation, du consolidant et dosages isotopiques (d13C, d15N) d'ossements d'anciennes collections anthropologiques : le cas de la grotte La Pollera (Ligurie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Buscaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.223-233. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates and isotope analysis of Neolithic human and animal bone from Fontbrégoua Cave (Salernes, Var, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binder D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zemour A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richards M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of domestic mammals in the Eastern Pyrenees during the Neolithic. Human dietary patterns at the site of Montou (Corbères-les-Cabanes, France) using bone collagen stable isotope (δ13C, δ15N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claustre †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de subsistance et analyse culturelle de populations néolithiques de Ligurie : approche par l'étude isotopique (13C et 15N) des restes osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Formicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couture-Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme du Rastel (Peillon, Alpes-Maritimes, France). Nouvelles données isotopiques (δ13C et δ15N), radiométriques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Richards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The child of Beaufort: from one image to another, the contribution of paleogenomics to archaeological representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony de Belvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nord Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born to be Alive. Isotopic evidence of investment in the survival of immature individuals in the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture de l’ANR WomenSOFar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMPEA UMR 7269, Nov 2025, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlit (royaume latin de Jérusalem, XIIIe s.) : cimetière de croisés ou un espace funéraire à la croisée de différentes cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacourarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mendisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation des premiers agropasteurs du Néolithique : apport de l’étude des microrestes du tartre dentaire des individus de la Roussille (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris (SAP), Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.13039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective on the study of women's roles in the past: The example of the ANR WomenSOFar project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote lecture. SSA Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'anthropologie (SSA), Nov 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec son environnement au Néolithique en Auvergne : approche multidisciplinaire du matériel dentaire de La Roussille (Vertaizon, Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour du Néolithique en Auvergne-Rhône-Alpes (et alentours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des enfants au cours de la Préhistoire. Essai d’interprétations à travers une recherche ethnologique et des analyses isotopiques sur le site de Coste Rouge (Néolithique moyen, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jai G. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1849eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.12274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les places des femmes dans les constructions sociales au Néolithique en France : exemples et réflexions autour d'une approche pluridisciplinaire dans le cadre de l'ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexes et genres - objets et pratiques funéraires du Néolithique à l'Âge du Fer, en Aquitaine et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe NéoNaqui; Patrice Courtaud; François-Xavier Le Bourdonnec; Isabelle Sidéra; Florence Verdin, Mar 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et muabilité des vies des femmes néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée annuelle du réseau RESHAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des conséquences d’un événement météorologique à partir de profils isotopiques d’un combattant décédé à la bataille d’Orthez (27 février 1814) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://premc.org/climat-impacts-2024/, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone modifications and adaptations to mechanical stress in Neolithic women (ANR WomenSOFar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA; Carlotta Zeppilli; Martina Farese; Sara Bernardini; Biancamaria Bonucci, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW PERSPECTIVES FOR WOMEN'S STUDIES IN PAST POPULATIONS: SOME KEY ISSUES PRESENTED IN THE WOMENSOFAR ANR PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EAA Annual Meeting in Belfast, Northern Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche diachronique des pratiques alimentaires et de la mobilité au cours de la Préhistoire en Auvergne : une étude bioarchéologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA: Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for women’s studies in past populations: presentation of the WomenSOFar ANR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women on the move&amp;quot;. Diversity of social organization and women status in the Neolithic: new perspectives within the WomenSOFar ANR project. Communication flash dans la session “Manger - Bouger” : histoire bio-culturelle du métabolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Anr Womensofar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">premières rencontres du réseau RESHAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et présentation des enjeux et perspectives du projet Individual life histories and WOMEN Status at the Onset of FARming. Bioarchaeological perspectives in the French and Mediterranean Prehistoric context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVIS - European Civic University « Interdisciplinary approaches to Gender Archaeology »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iddir Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sidéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indices de déplacements, de migrations humaines et animales ou d’échanges à l’holocène en afrique du nord, territoires insulaires et régions adjacentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées scientifiques de l'IRN DECAPAN, Apr 2021, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05590741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte Néolithique méditerranéen vue par les isotopes et la bioanthropologie: brèves synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'IRN DECAPAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://decapan.hypotheses.org/, Mar 2021, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could protein intake reflect cultural differences? A case study from the Italian Copper Age of Rinaldone and Gaudo cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Alhaique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and nitrogen isotopes analysis on italian prehistoric contexts: a complementary means to infer socio-cultural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Anne Tafuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENCE ABC - Science Applications Becoming Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et mobilité dans les premières sociétés agropastorales : apport de la bioanthropologie et de la biogéochimie. Présentation d’un axe de recherche et discussion sur la relation Europe/Afrique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Moubtahij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - L’Homme et la Mort au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATHAr - https://athar.hypotheses.org/, Jun 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring social dynamics of Italian Copper Age communities by stable isotopes analyses: preliminary results from Central and Southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating a moment of sharing. The reconstruction of dietary habits through stable isotopes analyses to interpret the social issues of Italian Copper Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeorganics 1st Italian Workshop on the Analysis of Archaeological Organic Remains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements humains et pratiques alimentaires au Néolithique en Valais (Suisse) : apport des données isotopiques (C, N) sur les nécropoles de Barmaz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Rosselet-Christ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bioarchaeological data from the Neolithic site of Arma dell’Aquila (Finale Ligure, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Panelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2018, Poitiers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, mobilité et mode de vie dans le Bassin lémanique (Suisse) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Desideri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Elbiali Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence des comportements alimentaires : Regards croisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Institut Danone, Journées francophones de la nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet IDF/FRM : Femmes et alimentation dans les premières sociétés agropastorales (Ve - IIIe millénaires av. J.-C., France) : une approche bio-anthropologique. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR 7055 PréTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doppelt, E. Ciesielski, G. Goude, R. Roure, A new approach to the Gallic practice of taking heads: first isotopic results of isotopic analysis from an exceptional deposit of arms and human remains from the site of Le Cailar (Gard). Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris). Communication orale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doppelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking dietary changes and mobility patterns at a near weekly scale during childhood by LA-ICP-MS analysis in dental enamel: an experimental study on a Neolithic population in the Paris Basin (France). ISDM-IAPO-2017: 17th International Symposium on Dental Morphology (ISDM) & 2nd congress of International Association for Paleodontology (IAPO) (4-7octobre, Bordeaux). L. Rey, T. Tacail, V. Balter, S. Rottier, G. Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDM-IAPO-2017: 17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO) (4-7octobre, Bordeaux).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating histories of individual shifts in diet and behavior in early neolithic hunt-er-gatherers from the Shamanka II cemetery on Lake Baikal, Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Scharlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Witold Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Bazaliiskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Radiocarbon and diet 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest Farming in North-Western Mediterranean: Evidences from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists “The other side: The reality of the earliest farming in Europe and lessons for understanding agricultural origins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole Chambon du Vigneau (Pussigny, Indre-et-Loire) : un lieu à vocation funéraire pour une communauté de pasteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e colloque interrégional sur le Néolithique « Statut des objets, des lieux et des Hommes au Néolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological aproach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In-Hoppe (INED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant feeding practices and breastfeeding strategies at the advent of Neolithic in the central Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Bedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting diet and mobility at the onset of farming: multi-proxy analyses at the Les Bréguières site (6th-5th mill cal. BC, Southeastern France), Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Carlos Salazar Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris (janvier 2017, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Females and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Approches genrées des populations du passé, Archéologie-Bioanthropologie-Histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the session Births, mothers and babies: a bioarchaeological perspective. Organisation S. Stefanovic (Univ. Belgrade, Serbie), G. Goude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanovic Sofija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Science and Archaeology (dir. R. Torrence) T10C World Archaeological Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen est-il encore utile ? Un colloque 25 ans après Nemours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Margarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bashore Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude paléoalimentaire et isotopique des groupes humains de l’âge du Bronze : nouvelles perspectives sur le site de Barbuise et La Saulsotte (XIVe-XIIe s. av. J.-C., Aube, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur l’Age du Bronze : nouvelles approches et perspectives. Actes de la Journée d’étude de l’APRAB, 28 février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Saint-Germain-en-Laye, France. pp.166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal mobility and social functioning of early Neolithic agropastoralists based on oxygen and strontium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851ème journées de la Société d'Anthropologie de Paris (SAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Journals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 (S), 2025, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les trajectoires de vie des premiers agrospasteurs du Néolithique à partir de données isotopiques : l’influence des facteurs environnementaux, sociaux et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition du Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ANR WomenSOFar : une approche pluridisciplinaire et innovante pour appréhender la place des femmes dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ANR WomenSOFar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes GlobalMed – La Méditerranée et le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies in prehistory: their contribution to the understanding of social issues. A case study from Copper Age Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Associazione Antropologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who was buried there? Multi-disciplinary approach on Early Bronze Age people in South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating patterns of growth disturbances in a Neolithic sample from Liguria (northwestern Italy, 4800-4400 BCE) from the analysis of enamel defects and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Orellana-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi dati sull’età del Rame del Levante ligure tramite analisi isotopiche multi-proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIII Riunione Scientifica dell'Istituto Italiano di Preistoria e Protostoria "Preistoria e Protostoria della Liguria"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopic analysis of Early bronze Age human and animal diets in central France (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lisfranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ECOALIM : Economie alimentaire et alimentation à l'Age du bronze en Europe : aspects pluridisciplinaires = Food economy and diet during the Bronze Age in Europe : a pluridisciplinary approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejden Ben Dhafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 532 p., 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 556 p., 2016, 978-2-35842-020-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie alimentaire et alimentation à l’Age du Bronze en Europe : aspects pluridisciplinaires (ECOALIM, Aix en Provence, Novembre 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop ECOALIM : Economie alimentaire et alimentation à l'Age du bronze en Europe : aspects pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les histoires de vie des populations néolithiques en France par une approche anthropologique et isotopique : l’impulsion des travaux précurseurs menés en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêle-Même. Textes offerts à Jean Vaquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Gandelin (Dir), pp.257-270, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des analyses isotopiques à l’étude de l’alimentation en contexte néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Praud, I., Aubry, L., Dhafer, W. B., Bennett, A., Bernard, V., Boitard-Bidaut, È., Werthe, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord: le site d’Escalles «mont d’Hubert»(Pas-de-Calais). Mémoires de la SPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, pp.243-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Recchia Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un petit groupe d’inhumations en contexte d’habitat à Loriol-sur-Drôme (Drôme) au Ve millénaire : quelles identités et quelles pratiques funéraires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saintot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.785-796, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny “Le Vigneau” : une nécropole à quartiers socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LV, Association des Publications Chauvinoises, pp.275-287, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Faming in the north-western Mediterranean: evidence from Castellar-Pendimoun during the sixth millennium BCE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gron K., Sorensen L., Rowley-Conwy P. Farmers at the frontier. A Pan-european perspective on Neolithisation, Oxford and Philadelphia: Oxbow books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct insight into dietary adaptations and the individual experience of Neolithisation: comparing subsistence, provenance and ancestry of Early Neolithic humans from the Danube Gorges c. 6200-5900 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Hofmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Stefanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First farming in the North-Western Mediterranean: Evidence from Castellar – Pendimoun during the 6th millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gron, K.J.; Rowley-Conwy, P.; Sorensen, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmers at the Frontier: A Pan-European Perspective on Neolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition isotopique (C, N) du lait maternel au cours des premiers mois d'allaitement: approche exploratoire et potentiel en paléoalimentation infantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herrscher E, and Séguy I (dir.). Premiers cris, Premières nourritures. Marseille: Editions PUP, Collection "Corps et Ames", p 237-245</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisi isotopiche e datazioni sul collagene osseo degli inumati dell’Arma dell’Aquila (Finale Ligure, Savona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Mannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talamo Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Richards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biagi P. et Starnini E. Gli scavi all’Arma dell’Aquila (finale ligure, savona): Le ricerche e i materiali degli scavi del novecento. Società per la preistoria e protostoria della regione Friuli-Venezia Giulia, Quaderno 15, Trieste, p. 183-188.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanathology and palaeopathology of the burials and “scattered human remains” from Arma dell’Aquila (Finale Ligure, Savona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitale Sparacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Panelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli scavi all’Arma dell’Aquila (finale ligure, Savona): Le ricerche e i materiali degli scavi del novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France, Guilaine J., Garcia D. (Dir.). Editions Hermann, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-309, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude isotopique des restes osseux du Champ du Poste : discussion sur l’alimentation humaine au Néolithique moyen. In Convertini F. et Georjon C. (Dir.) Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien. Archives d’Ecologie Préhistoriques / INRAP, Toulouse, p. 327-334.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Champ du Poste (Carcassonne, Aude). Une succession d'occupations du début du Néolithique moyen à l'âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et exploitation des ressources du milieu (introduction à la session 3 du colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Race » méditerranéenne (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique et anthropologie biologique : reconstitution des modes de vie du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messages d'os. Archéométrie du squelette animal et humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.259-275, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal Neolitico all'età del Ferro: indagine paleonutrizionale su alcune popolazioni della Liguria attraverso un approccio isotopico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Varalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiolo del Lucchese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conventi, Marta; Del Lucchese, Angiolo; Gardini, Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Liguria: Nuova serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagep Editori S.r.l.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2013, 978-88-6373-390-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziminu ou Brocciu ? Comprendre la vie et l’alimentation des premiers corses. In : Paci Eterna. Tombes et outre-tombe. Catalogue d’exposition. Musée de Lévie, pp. 51-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science d’aujourd’hui pour comprendre le passé. 2019. In Boucherat T., Mahieu P., Cheval C. (Dir.) La Font aux Pigeons. Histoire et aventure d’un groupe humain vivant au Grand Abri de la Font-aux-Pigeons au Cardial. BD. Actilia Multimédia, pp. 44-46.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre biologie et culture : nouvelles études multidisciplinaires sur le site de Pontcharaud II (Néolithique moyen, Clermont-Ferrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger, Bouger dans la Préhistoire. Apport de marqueurs biogéochimiques et exemple régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation humaine et environnement au Néolithique: synthèse des données isotopiques et anthropologiques en France et Ligurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation humaine et environnement au Néolithique: approche isotopique et anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological approach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation humaine et environnement au Néolithique: synthèse des données isotopiques et anthropologiques en France et Ligurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses isotopiques à l’étude des groupes humains préhistoriques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and economic implications of the animal domestication from the past to the modern times : Contribution of the stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de subsistance au Néolithique final dans le sud de la France : analyse isotopique de la population de la grotte 1 des Treilles (commune de Saint-Jean-et-Saint-Paul, Aveyron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dabernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobiography of the first farmers: effects of age-estimating referential and statistical models on reconstructing infant life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Louise Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaizot Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques des ossements des soldats d’Orthez –– étude intra-individuelle par une approche séquentielle. In Souquet I. (Dir.), 8 Rue Xavier Darget. pp 54-59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques des ossements des soldats d’Orthez – Première étape. In Souquet I. (Dir.), 8 Rue Xavier Darget Rapport d’activité, INRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses isotopiques de cinq sujets de l’enceinte de Boury-en-Vexin « Le Culfroid ». In Pariat J.-G. (Dir.), Territoire et terroirs du Néolithique dans le Val-d’Oise et ses marges, SDAVO, CDVO, pp 117-136.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SDAVO. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse isotopique de la sépulture SP442 et d’ossements animaux : étude de faisabilité. In: Sargiano JP (ed.), Rapport de fouille préventive Jonquière I Un site d’habitat du Néolithique final au bord de l’Arc : INRAP, pp. 147-148.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyses isotopiques de carporestes carbonisés. In : Gernigon K et Fouéré P. (eds.), La perte du Cros (Saillac, Lot). Une stratigraphie du Mésolithique au Moyen Age. Rapport de fouille, INRAP, MCC, pp. 61-62.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D78F659"/>
+    <w:nsid w:val="669A69EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3008-3607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L Sayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.657" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soncin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Panella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Emma Thompson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.70008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fern&#225;ndez-Crespo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ordo&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv3162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rosselet-Christ" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kottas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04801360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Benjamin Rohrlach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ringbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainash Childebayeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06350-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zeppilli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Micarelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale S Sparacello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gravel-Miguel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40438-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512556v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaveriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a19" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nogueira Di Giusto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9380" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Chikaraishi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gazzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreschi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mottes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7518" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille David-Elbiali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245726" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105288" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riel-Salvatore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Moggi-Cecchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alhaique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2021.1891812" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120608" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7458" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7438" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3074" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7749" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sparacello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starnini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0744-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparacello Vs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varalli A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi S" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panelli C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.034" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185893v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00885-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861347v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Tafuri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.08.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrom Johanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9379-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clarke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Webb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frankel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GCSTKV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fontanals-Coll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eul&#224;lia Subir&#224;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Scharlotta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Bazaliiskii" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witold Weber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23163" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2708" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Masotti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gualdi-Russo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0588-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0170-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2016.1215799" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649659v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Provost" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.620" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430196v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X2NRS45-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Gerdau-Radoni&#263;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Castro de la Mata" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schutkowski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.09.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430212v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balasescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefranc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2399" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T92PFR5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112411v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo del Luchese" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0079-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07FB2A29B4C56ADCD5E2C4CA78605BBBB25D226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430249v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castroni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Tafuri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430260v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#252;ller" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscaglia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binder D." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemour A." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richards M." TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757409v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buscaglia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3252" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claustre &#8224;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Formicola" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture-Veschambre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Richards" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mercier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacourarie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630374v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lambert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Power" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai G. Rebiere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12274" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13039" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium ANR WomenSOFar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513690v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732359v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lachaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685202v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141464v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903817v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846445v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760819v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Anr Womensofar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Amara" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931179v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544223v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931155v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Moubtahij" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545187v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545179v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765962v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Panelli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765969v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Honneger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706477v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Elbiali Mireille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192653v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Goude" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650965v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651011v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650986v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doppelt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Power" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651000v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651009v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novak" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bedic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112468v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910855v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430906v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanovic Sofija" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835517v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760824v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546806v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137290v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003424v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campana" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Nisbet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653981v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910488v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430315v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibaja" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654039v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908528v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731023v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033100v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cordier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111466v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrom" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544195v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Hofmanov&#225;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414767v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877523v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Mannino" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talamo Sarah" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Richards" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877522v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi S." TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828784v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822482v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430879v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430870v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430873v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430898v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411062v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444998v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo del Lucchese" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagep.it/easyStore/SchedeVedi.asp?SchedaID=2159" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523065v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523074v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998257v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765978v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765997v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765992v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765979v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430933v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430967v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430962v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653980v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lheureux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017770v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Louise Sayle" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaizot Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Couvrat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731065v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523041v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523046v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523059v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-goude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3008-3607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Oyw8sqwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L Sayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soncin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Panella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Emma Thompson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.70008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fern&#225;ndez-Crespo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ordo&#241;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv3162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.14170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rosselet-Christ" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kottas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104585" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04801360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Benjamin Rohrlach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ringbauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainash Childebayeva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06350-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale S Sparacello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gravel-Miguel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40438-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Zeppilli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Micarelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512556v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaveriaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cheung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nogueira Di Giusto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Chikaraishi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Stefanovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riel-Salvatore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107131" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gazzoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Dalmeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreschi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Mottes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Desideri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille David-Elbiali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245726" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Moggi-Cecchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alhaique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2021.1891812" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120608" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7458" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3074" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7749" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24089" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sparacello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starnini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varalli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.12.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-018-0744-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385607v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparacello Vs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varalli A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi S" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panelli C" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rottier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00885-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Scharlotta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Bazaliiskii" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Witold Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23163" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clarke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Webb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frankel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GCSTKV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861347v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Tafuri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.08.034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrom Johanna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9379-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765896v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fontanals-Coll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eul&#224;lia Subir&#224;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2708" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zemour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie d'Ovidio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1261584" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Masotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gualdi-Russo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0588-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0170-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2016.1215799" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Provost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.620" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.04.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X2NRS45-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Gerdau-Radoni&#263;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Castro de la Mata" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schutkowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.09.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jovanovic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430212v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balasescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefranc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2399" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T92PFR5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112411v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo del Luchese" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaquer J." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411035v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0079-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07FB2A29B4C56ADCD5E2C4CA78605BBBB25D226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430249v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castroni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Tafuri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M&#252;ller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buscaglia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Buscaglia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3252" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binder D." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemour A." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richards M." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430283v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claustre &#8224;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430299v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Binder" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Formicola" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture-Veschambre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Richards" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony de Belvalet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441409v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melie Le Roy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Mercier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacourarie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433278v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Power" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13039" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium ANR WomenSOFar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427188v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai G. Rebiere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12274" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513690v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702664v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lachaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685202v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141464v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903817v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846445v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760819v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Anr Womensofar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddir Amara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sid&#233;ra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546815v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931155v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Moubtahij" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545187v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765969v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Honneger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765962v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Panelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706477v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Elbiali Mireille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544216v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192653v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Goude" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650986v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doppelt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651011v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046412v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651018v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112462v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Power" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651009v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Novak" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bedic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651000v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Carlos Salazar Garcia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112468v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430906v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanovic Sofija" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910855v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835517v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760824v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546806v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533547v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003424v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maggi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campana" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Nisbet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653981v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04441066v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bennett" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910488v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430315v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibaja" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430318v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654039v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908528v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731023v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033100v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cordier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111466v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrom" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033867v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Alain" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544195v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Hofmanov&#225;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395944v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414767v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877523v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Mannino" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talamo Sarah" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Richards" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877522v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi S." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828784v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822482v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430879v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430873v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430870v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430898v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411062v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo del Lucchese" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagep.it/easyStore/SchedeVedi.asp?SchedaID=2159" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523065v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523074v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998257v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765978v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765997v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765979v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765992v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430933v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430967v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430962v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653980v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lheureux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017770v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Louise Sayle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaizot Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Couvrat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731065v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523046v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523059v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523058v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>