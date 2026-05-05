--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,12354 +333,12634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of neoadjuvant durvalumab plus gemcitabine/cisplatin or carboplatin in patients with operable high-risk upper tract urothelial carcinoma: the iNDUCT trial.</w:t>
+                <w:t xml:space="preserve">Outcomes by Retrospective Eligibility for Maintenance Therapy of Patients With Advanced Urothelial Carcinoma: Post Hoc Analysis of the Phase 3 KEYNOTE-361 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Houédé</w:t>
+                <w:t xml:space="preserve">Ronac Mamtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chevallier</w:t>
+                <w:t xml:space="preserve">Nobuaki Matsubara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Audenet</w:t>
+                <w:t xml:space="preserve">Alvaro Montesa Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Thibault</w:t>
+                <w:t xml:space="preserve">Urbano Anido Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Neuzillet</w:t>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (13), pp.578-1586. </w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.102248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/jco-25-00179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2024.102248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314103v1</w:t>
+                <w:t xml:space="preserve">hal-05148403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting for abiraterone-prednisone cross-over in de novo metastatic castration-sensitive prostate cancer: a post-hoc analysis of the PEACE-1 trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving transparency and empowerment for cancer patients by accessing their full online personal medical records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Karimi</w:t>
+                <w:t xml:space="preserve">Thérèse Aurran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Michiels</w:t>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Roubaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maldonado</w:t>
+                <w:t xml:space="preserve">Domitille Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.116024⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-09729-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05382223v1</w:t>
+                <w:t xml:space="preserve">hal-05592982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology and pharmacokinetics of antibody-drug conjugates, where do we stand?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and efficacy of neoadjuvant durvalumab plus gemcitabine/cisplatin or carboplatin in patients with operable high-risk upper tract urothelial carcinoma: the iNDUCT trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Houédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Géraud</w:t>
+                <w:t xml:space="preserve">Thierry Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gougis</w:t>
+                <w:t xml:space="preserve">François Audenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+                <w:t xml:space="preserve">Constance Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Beaufils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Yann Neuzillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2025.102922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (13), pp.578-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco-25-00179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240065v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes by Retrospective Eligibility for Maintenance Therapy of Patients With Advanced Urothelial Carcinoma: Post Hoc Analysis of the Phase 3 KEYNOTE-361 Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjusting for abiraterone-prednisone cross-over in de novo metastatic castration-sensitive prostate cancer: a post-hoc analysis of the PEACE-1 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronac Mamtani</w:t>
+                <w:t xml:space="preserve">Maryam Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuaki Matsubara</w:t>
+                <w:t xml:space="preserve">Stefan Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Montesa Pino</w:t>
+                <w:t xml:space="preserve">Guilhem Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbano Anido Herranz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+                <w:t xml:space="preserve">Xavier Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2024.102248⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.116024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.116024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148403v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05382223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of neoadjuvant immunotherapy with durvalumab (MEDI 4736) in combination with neoadjuvant chemotherapy (gemcitabine/cisplatin or carboplatin) in patients with operable high-risk upper tract urothelial carcinoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacology and pharmacokinetics of antibody-drug conjugates, where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Houede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chevallier</w:t>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaffrelot Loic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Thibault</w:t>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuzillet Yann</w:t>
+                <w:t xml:space="preserve">Mathilde Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/jco.2025.43.5_suppl.661⟩</w:t>
+              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.102922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2025.102922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033783v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and locoregional prostate cancer: ESMO Clinical Practice Guideline for diagnosis, treatment and follow-up</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective randomized phase-II trial of ipilimumab/nivolumab versus standard of care in non-clear cell renal cell cancer - results of the SUNNIFORECAST trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Attard</w:t>
+                <w:t xml:space="preserve">L. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bjartell</w:t>
+                <w:t xml:space="preserve">L. Albiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blanchard</w:t>
+                <w:t xml:space="preserve">M. Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Castro</w:t>
+                <w:t xml:space="preserve">M. Gross-Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.S0923-7534(25)06330-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2025.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 36 (7), pp.796-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2025.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05435189v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Reported Outcomes in Patients With Advanced Urothelial Cancer Who Are Ineligible for Cisplatin and Treated With First-Line Enfortumab Vedotin Alone or With Pembrolizumab</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BTN2A1 acquisition through trogocytosis enhances Vγ9Vδ2 T cell cytotoxicity against autologous and cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter O'Donnell</w:t>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Hoimes</w:t>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Petrylak</w:t>
+                <w:t xml:space="preserve">Damien Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Flaig</w:t>
+                <w:t xml:space="preserve">Pierre Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.23.01547⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (10), pp.116387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148455v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase II study of retifanlimab, a humanized anti-PD-1 monoclonal antibody, in patients with solid tumors (POD1UM-203)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and efficacy of neoadjuvant immunotherapy with durvalumab (MEDI 4736) in combination with neoadjuvant chemotherapy (gemcitabine/cisplatin or carboplatin) in patients with operable high-risk upper tract urothelial carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schenker</w:t>
+                <w:t xml:space="preserve">Nadine Houede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Medioni</w:t>
+                <w:t xml:space="preserve">Jaffrelot Loic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandziuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Majem</w:t>
+                <w:t xml:space="preserve">Neuzillet Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.102387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (5_suppl), pp.661-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.2025.43.5_suppl.661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141645v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pembrolizumab and Enzalutamide in Patients with Abiraterone Acetate–Pretreated Metastatic Castration-Resistant Prostate Cancer: Cohort C of the Phase 1b/2 KEYNOTE-365 Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and locoregional prostate cancer: ESMO Clinical Practice Guideline for diagnosis, treatment and follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Walz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Yu</w:t>
+                <w:t xml:space="preserve">G. Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Berry</w:t>
+                <w:t xml:space="preserve">A. Bjartell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Gurney</w:t>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margitta Retz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Conter</w:t>
+                <w:t xml:space="preserve">E. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euo.2023.10.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.S0923-7534(25)06330-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2025.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148411v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05435189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PD-L1 expression and its prognostic value in metastatic papillary renal cell carcinoma: Results from a GETUG multicenter retrospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Naffrichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Naffrichoux</w:t>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">William Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pouillot</w:t>
+                <w:t xml:space="preserve">Claude Linassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rioux-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 205, pp.114121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.114121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Disease-free Survival Analysis for Patients with High-risk Muscle-invasive Urothelial Carcinoma from the Randomized CheckMate 274 Trial by PD-L1 Combined Positive Score and Tumor Cell Score” [Eur. Urol. 83(5) (2024) 432–440]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pembrolizumab and Enzalutamide in Patients with Abiraterone Acetate–Pretreated Metastatic Castration-Resistant Prostate Cancer: Cohort C of the Phase 1b/2 KEYNOTE-365 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Galsky</w:t>
+                <w:t xml:space="preserve">William Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Bajorin</w:t>
+                <w:t xml:space="preserve">Howard Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Alfred Witjes</w:t>
+                <w:t xml:space="preserve">Margitta Retz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Gschwend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshihiko Tomita</w:t>
+                <w:t xml:space="preserve">Henry Conter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2023.12.013⟩</w:t>
+              <w:t xml:space="preserve">European Urology Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.509-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euo.2023.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148414v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-L1 expression and its prognostic value in metastatic papillary renal cell carcinoma: Results from a GETUG multicenter retrospective cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient-Reported Outcomes in Patients With Advanced Urothelial Cancer Who Are Ineligible for Cisplatin and Treated With First-Line Enfortumab Vedotin Alone or With Pembrolizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Milowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cancel</w:t>
+                <w:t xml:space="preserve">Peter O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Naffrichoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Linassier</w:t>
+                <w:t xml:space="preserve">Christopher Hoimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petrylak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42 (4_suppl), pp.463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2024.42.4_suppl.463⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 42 (12), pp.1403-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.23.01547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148453v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal metastases in renal cell carcinoma: A retrospective multicenter GETUG (Groupe d′Étude des Tumeurs Uro-Génitales) study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phase II study of retifanlimab, a humanized anti-PD-1 monoclonal antibody, in patients with solid tumors (POD1UM-203)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Larroquette</w:t>
+                <w:t xml:space="preserve">A.M. Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rony</w:t>
+                <w:t xml:space="preserve">M. Schenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carril</w:t>
+                <w:t xml:space="preserve">J. Medioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandziuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Majem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.113534⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.102387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.102387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148404v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Signal-Finding Study of Abemaciclib in Heavily Pretreated Patients with Metastatic Castration–Resistant Prostate Cancer: Results from CYCLONE 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Disease-free Survival Analysis for Patients with High-risk Muscle-invasive Urothelial Carcinoma from the Randomized CheckMate 274 Trial by PD-L1 Combined Positive Score and Tumor Cell Score” [Eur. Urol. 83(5) (2024) 432–440]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Alonso-Gordoa</w:t>
+                <w:t xml:space="preserve">Matthew Galsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Angel Arranz Arija</w:t>
+                <w:t xml:space="preserve">Dean Bajorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Colomba</w:t>
+                <w:t xml:space="preserve">Johannes Alfred Witjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Gschwend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Tomita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3436⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (3), pp.e96-e97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2023.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148434v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-inferiority randomized phase III trial of standard immunotherapy by checkpoint inhibitors vs. reduced dose intensity in responding patients with metastatic cancer: the MOIO protocol study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gastrointestinal metastases in renal cell carcinoma: A retrospective multicenter GETUG (Groupe d′Étude des Tumeurs Uro-Génitales) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Penault-Llorca</w:t>
+                <w:t xml:space="preserve">F. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Delord</w:t>
+                <w:t xml:space="preserve">A. Vinceneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larroquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-023-10881-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.113534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2024.113534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109560v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Treatment Patterns Among French Patients With Metastatic Castration-Resistant Prostate Cancer Under Abiraterone or Enzalutamide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PD-L1 expression and its prognostic value in metastatic papillary renal cell carcinoma: Results from a GETUG multicenter retrospective cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Balusson</w:t>
+                <w:t xml:space="preserve">Mathilde Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Naffrichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Linassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2023.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (4_suppl), pp.463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2024.42.4_suppl.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121016v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Characterization and Outcome of Pathological Complete Responders after Neoadjuvant Chemotherapy for Muscle-Invasive Bladder Cancer: Lessons from the Randomized Phase III VESPER (GETUG-AFU V05) Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Signal-Finding Study of Abemaciclib in Heavily Pretreated Patients with Metastatic Castration–Resistant Prostate Cancer: Results from CYCLONE 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Harter</w:t>
+                <w:t xml:space="preserve">Neeraj Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Krucker</w:t>
+                <w:t xml:space="preserve">Daniel Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Gravis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Fléchon</w:t>
+                <w:t xml:space="preserve">Teresa Alonso-Gordoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Angel Arranz Arija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Colomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15061742⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (11), pp.2377-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-23-3436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195179v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analyses of immune tumor microenvironment in papillary renal cell carcinoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining the Characterization and Outcome of Pathological Complete Responders after Neoadjuvant Chemotherapy for Muscle-Invasive Bladder Cancer: Lessons from the Randomized Phase III VESPER (GETUG-AFU V05) Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+                <w:t xml:space="preserve">Stéphane Culine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Passot</w:t>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Krucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-006885⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15061742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341909v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Long‐Term Complete Remission Can Be Achieved in Men With High‐Risk Localized Prostate Cancer and a Very High PSA Value: An Analysis of the GETUG 12 Phase 3 Trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-World Treatment Patterns Among French Patients With Metastatic Castration-Resistant Prostate Cancer Under Abiraterone or Enzalutamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernelle Lavaud</w:t>
+                <w:t xml:space="preserve">Lucie-Marie Scailteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Faivre</w:t>
+                <w:t xml:space="preserve">Sebastien Vincendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lesaunier</w:t>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21 (5), pp.615.e1-615.e8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 21 (5), pp.e362-e369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2023.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334564v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy following immune checkpoint inhibitors in patients with locally advanced or metastatic urothelial carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Meynard</w:t>
+                <w:t xml:space="preserve">A non-inferiority randomized phase III trial of standard immunotherapy by checkpoint inhibitors vs. reduced dose intensity in responding patients with metastatic cancer: the MOIO protocol study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Dinart</w:t>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Delaunay</w:t>
+                <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Flechon</w:t>
+                <w:t xml:space="preserve">Frederique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Saldana</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.43-53. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-023-10881-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836416v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Prostate Cancer Patients With History of Cardiovascular Events Be Preferentially Treated With Luteinizing Hormone-Releasing Hormone Antagonists?</w:t>
+                <w:t xml:space="preserve">Comprehensive analyses of immune tumor microenvironment in papillary renal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Tisseverasinghe</w:t>
+                <w:t xml:space="preserve">Manon de Vries-Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rioux-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Tolba</w:t>
+                <w:t xml:space="preserve">Maxime Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bahoric</w:t>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (36), pp.4173+. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal for ImmunoTherapy of Cancer, 11 (11), pp.e006885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.00883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-006885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084956v1</w:t>
+                <w:t xml:space="preserve">hal-04341909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli –Specific CXCL13-Producing TFH Are Associated with Clinical Efficacy of Neoadjuvant PD-1 Blockade against Muscle-Invasive Bladder Cancer</w:t>
+                <w:t xml:space="preserve">Very Long‐Term Complete Remission Can Be Achieved in Men With High‐Risk Localized Prostate Cancer and a Very High PSA Value: An Analysis of the GETUG 12 Phase 3 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Goubet</w:t>
+                <w:t xml:space="preserve">Valentina Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Lordello</w:t>
+                <w:t xml:space="preserve">Damien Drubay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Alves Costa Silva</w:t>
+                <w:t xml:space="preserve">Pernelle Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Peguillet</w:t>
+                <w:t xml:space="preserve">Laura Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gazzano</w:t>
+                <w:t xml:space="preserve">François Lesaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.2280-2307. </w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (5), pp.615.e1-615.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951702v1</w:t>
+                <w:t xml:space="preserve">hal-04334564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported functional assessment after treatment for prostate cancer: 5-year results of the prospective cohort VICAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
+                <w:t xml:space="preserve">Marc-Karim Bendiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Karim Bendiane</w:t>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (14), pp.1733-1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2217/fon-2021-1420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04039329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivolumab, nivolumab–ipilimumab, and VEGFR-tyrosine kinase inhibitors as first-line treatment for metastatic clear-cell renal cell carcinoma (BIONIKK): a biomarker-driven, open-label, non-comparative, randomised, phase 2 trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann-Alexandre Vano</w:t>
+                <w:t xml:space="preserve">Should Prostate Cancer Patients With History of Cardiovascular Events Be Preferentially Treated With Luteinizing Hormone-Releasing Hormone Antagonists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tisseverasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réza Elaidi</w:t>
+                <w:t xml:space="preserve">Marwan Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostefa Bennamoun</w:t>
+                <w:t xml:space="preserve">Fred Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Borchiellini</w:t>
+                <w:t xml:space="preserve">Boris Bahoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00128-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (36), pp.4173+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072026v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabozantinib-nivolumab sequence in metastatic renal cell carcinoma: The CABIR study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann-Alexandre Vano</w:t>
+                <w:t xml:space="preserve">Escherichia coli –Specific CXCL13-Producing TFH Are Associated with Clinical Efficacy of Neoadjuvant PD-1 Blockade against Muscle-Invasive Bladder Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letuan Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+                <w:t xml:space="preserve">Leonardo Lordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iphigenie Korakis</w:t>
+                <w:t xml:space="preserve">Carolina Alves Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Schlurmann</w:t>
+                <w:t xml:space="preserve">Isabelle Peguillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Gazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.34126⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2280-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-22-0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084994v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabozantinib-nivolumab sequence in metastatic renal cell carcinoma: The CABIR study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemotherapy following immune checkpoint inhibitors in patients with locally advanced or metastatic urothelial carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iphigénie Korakis</w:t>
+                <w:t xml:space="preserve">Lucie Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Schlürmann</w:t>
+                <w:t xml:space="preserve">Derek Dinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Flechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.34126⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085018v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Adélaïde</w:t>
+                <w:t xml:space="preserve">Nivolumab, nivolumab–ipilimumab, and VEGFR-tyrosine kinase inhibitors as first-line treatment for metastatic clear-cell renal cell carcinoma (BIONIKK): a biomarker-driven, open-label, non-comparative, randomised, phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Alexandre Vano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réza Elaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Bennamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14092275⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.612-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(22)00128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085310v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Distress of Cancer Patients following the COVID-19 Pandemic First Lockdown: Results from a Large French Survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1794. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14071794⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14092275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04042655v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jochen Walz</w:t>
+                <w:t xml:space="preserve">Cabozantinib-nivolumab sequence in metastatic renal cell carcinoma: The CABIR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann‐alexandre Vano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letuan Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iphigénie Korakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Schlürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17224-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (8), pp.1335-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.34126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04048149v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Psychological Distress of Cancer Patients following the COVID-19 Pandemic First Lockdown: Results from a Large French Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Pakradouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ben Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14071794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583277v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04042655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance Approval of Outpatient Chemotherapy via Phone Call Optimizes Healthcare Delivery without Compromising Patient Satisfaction with Care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davidson Sypre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Palomares</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13061337⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.12889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17224-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03462202v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04048149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric phase II trial of TI‐CE high‐dose chemotherapy with therapeutic drug monitoring of carboplatin in patients with relapsed advanced germ cell tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+                <w:t xml:space="preserve">Efficacy and correlative analyses of avelumab plus axitinib versus sunitinib in sarcomatoid renal cell carcinoma: post hoc analysis of a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Motzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.I. Rini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.3687⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.100101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208728v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and first results of digital patient-reported outcomes measures (PROMs) data collection for patients with localized prostate cancer at diagnosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rybikowski</w:t>
+                <w:t xml:space="preserve">Prognostic Risk Classification for Biochemical Relapse-Free Survival in Oligometastatic Recurrent Prostate Cancer Determined by Choline PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guibert-Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.12071⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.346-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623123v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to ‘Efficacy and correlative analyses of avelumab plus axitinib versus sunitinib in sarcomatoid renal cell carcinoma: post hoc analysis of a randomized clinical trial’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.I. Rini</w:t>
+                <w:t xml:space="preserve">Gastrointestinal Metastases From Primary Renal Cell Cancer: A Single Center Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Rony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Walz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100177⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.644301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623494v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal Metastases From Primary Renal Cell Cancer: A Single Center Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Caillol</w:t>
+                <w:t xml:space="preserve">Chemotherapy for Muscle-invasive Bladder Cancer: Impact of Cisplatin Delivery on Renal Function and Local Control Rate in the Randomized Phase III VESPER (GETUG-AFU V05) Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Culine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.644301⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (6), pp.554-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623317v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and correlative analyses of avelumab plus axitinib versus sunitinib in sarcomatoid renal cell carcinoma: post hoc analysis of a randomized clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.I. Rini</w:t>
+                <w:t xml:space="preserve">Dose-Dense Methotrexate, Vinblastine, Doxorubicin, and Cisplatin With or Without Panitumumab in Patients With Advanced Urothelial Carcinoma: Multicenter, Randomized, French Unicancer GETUG/AFU 19 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Culine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100101⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.e216-e222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623572v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Risk Classification for Biochemical Relapse-Free Survival in Oligometastatic Recurrent Prostate Cancer Determined by Choline PET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+                <w:t xml:space="preserve">Erratum to ‘Efficacy and correlative analyses of avelumab plus axitinib versus sunitinib in sarcomatoid renal cell carcinoma: post hoc analysis of a randomized clinical trial’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Motzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.I. Rini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.100177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03623562v1</w:t>
+                <w:t xml:space="preserve">hal-03623494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-Dense Methotrexate, Vinblastine, Doxorubicin, and Cisplatin With or Without Panitumumab in Patients With Advanced Urothelial Carcinoma: Multicenter, Randomized, French Unicancer GETUG/AFU 19 Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Loriot</w:t>
+                <w:t xml:space="preserve">Feasibility and first results of digital patient-reported outcomes measures (PROMs) data collection for patients with localized prostate cancer at diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rybikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (15_suppl), pp.12071-12071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631553v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy for Muscle-invasive Bladder Cancer: Impact of Cisplatin Delivery on Renal Function and Local Control Rate in the Randomized Phase III VESPER (GETUG-AFU V05) Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Multicentric phase II trial of TI‐CE high‐dose chemotherapy with therapeutic drug monitoring of carboplatin in patients with relapsed advanced germ cell tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Flechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.08.005⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.2250-2258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.3687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625944v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1642P Improve the conditions of lockdown may decrease anxiety among cancer patients during the COVID-19 pandemic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03667002v1</w:t>
+                <w:t xml:space="preserve">hal-03583277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">665P Role of prior nephrectomy for synchronous metastatic renal cell carcinoma (mRCC) on efficacy in patients treated with avelumab + axitinib (A + Ax) or sunitinib (S): Results from JAVELIN Renal 101</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.I. Quinn</w:t>
+                <w:t xml:space="preserve">Advance Approval of Outpatient Chemotherapy via Phone Call Optimizes Healthcare Delivery without Compromising Patient Satisfaction with Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.061⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13061337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623392v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03462202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness Analysis of Innovative Therapy for Patients with Newly Diagnosed Hormone-Sensitive Metastatic Prostate Cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1642P Improve the conditions of lockdown may decrease anxiety among cancer patients during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kleinclauss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gravis Mescam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pakradouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bens Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.03.022⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.S1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612906v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03667002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everolimus or sunitinib as first-line treatment of metastatic papillary renal cell carcinoma: A retrospective study of the GETUG group (Groupe d'Etude des Tumeurs Uro-Genitales)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rioux-Leclercq</w:t>
+                <w:t xml:space="preserve">665P Role of prior nephrectomy for synchronous metastatic renal cell carcinoma (mRCC) on efficacy in patients treated with avelumab + axitinib (A + Ax) or sunitinib (S): Results from JAVELIN Renal 101</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-O. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.046⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.S690-S691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242387v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world evidence of cabozantinib in patients with metastatic renal cell carcinoma: Results from the CABOREAL Early Access Program</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Cost-effectiveness Analysis of Innovative Therapy for Patients with Newly Diagnosed Hormone-Sensitive Metastatic Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pelloux-Prayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2020.09.030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (5), pp.e326-e333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2021.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623382v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunitinib Alone or After Nephrectomy for Patients with Metastatic Renal Cell Carcinoma: Is There Still a Role for Cytoreductive Nephrectomy?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Everolimus or sunitinib as first-line treatment of metastatic papillary renal cell carcinoma: A retrospective study of the GETUG group (Groupe d'Etude des Tumeurs Uro-Genitales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Blonz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Bensalah</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rioux-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2021.06.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345230v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity and Surgical Complication Rates of Neoadjuvant Atezolizumab in Patients with Muscle-invasive Bladder Cancer Undergoing Radical Cystectomy: Updated Safety Results from the ABACUS Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadett Szabados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejo Rodriguez-Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Crabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urology Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (3), pp.456-463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euo.2020.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Ultrasound-Guided Radiofrequency Ablation as an Future Alternative to Pancreatectomy for Pancreatic Metastases from Renal Cell Carcinoma: A Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+                <w:t xml:space="preserve">Sunitinib Alone or After Nephrectomy for Patients with Metastatic Renal Cell Carcinoma: Is There Still a Role for Cytoreductive Nephrectomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thezenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13215267⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (4), pp.417-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2021.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689914v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase 2 study of retifanlimab (INCMGA00012) in patients (pts) with selected solid tumors (POD1UM-203).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margarita Majem</w:t>
+                <w:t xml:space="preserve">Real-world evidence of cabozantinib in patients with metastatic renal cell carcinoma: Results from the CABOREAL Early Access Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Topart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.2571⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2020.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623326v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Rybikowski</w:t>
+                <w:t xml:space="preserve">Endoscopic Ultrasound-Guided Radiofrequency Ablation as an Future Alternative to Pancreatectomy for Pancreatic Metastases from Renal Cell Carcinoma: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03665171v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble BTN2A1 Is a Potential Prognosis Biomarker in Pre-Treated Advanced Renal Cell Carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vicier</w:t>
+                <w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Walz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rybikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.670827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623028v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03665171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Gastrointestinal Metastases From Primary Renal Cell Cancer: A Single Center Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Caillol</w:t>
+                <w:t xml:space="preserve">Phase 2 study of retifanlimab (INCMGA00012) in patients (pts) with selected solid tumors (POD1UM-203).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Medioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Mandziuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Majem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2021.710477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (15_suppl), pp.2571-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.2571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623373v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annonce du cancer au diagnostic de Tumeur de vessie non infiltrant le muscle modifie-t-elle la qualité de vie et l’observance des patients ? Données de la cohorte prospective française VICAN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Walz</w:t>
+                <w:t xml:space="preserve">Corrigendum: Gastrointestinal Metastases From Primary Renal Cell Cancer: A Single Center Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Rony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ratone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Walz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.08.035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2021.710477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03462183v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Phase III Trial of Dose-dense Methotrexate, Vinblastine, Doxorubicin, and Cisplatin, or Gemcitabine and Cisplatin as Perioperative Chemotherapy for Patients with Muscle-invasive Bladder Cancer. Analysis of the GETUG/AFU V05 VESPER Trial Secondary Endpoints: Chemotherapy Toxicity and Pathological Responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guy</w:t>
+                <w:t xml:space="preserve">Soluble BTN2A1 Is a Potential Prognosis Biomarker in Pre-Treated Advanced Renal Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2020.08.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.670827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995530v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai GETUG/AFU-V05 VESPER phase III randomisée de chimiothérapie périopératoire (schéma MVAC dose-dense ou GC) dans le cancer de vessie infiltrant localisé. Résultats sur la toxicité de la chimiothérapie et la réponse histologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’annonce du cancer au diagnostic de Tumeur de vessie non infiltrant le muscle modifie-t-elle la qualité de vie et l’observance des patients ? Données de la cohorte prospective française VICAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soulie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guy</w:t>
+                <w:t xml:space="preserve">J Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (13), pp.715-716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2020.07.038⟩</w:t>
+              <w:t xml:space="preserve">, 2021, S1166-7087 (21), pp.00213-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995801v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03462183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ben Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03192591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axitinib in first-line for patients with metastatic papillary renal cell carcinoma: Results of the multicentre, open-label, single-arm, phase II AXIPAP trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaelle Gravis</w:t>
+                <w:t xml:space="preserve">Essai GETUG/AFU-V05 VESPER phase III randomisée de chimiothérapie périopératoire (schéma MVAC dose-dense ou GC) dans le cancer de vessie infiltrant localisé. Résultats sur la toxicité de la chimiothérapie et la réponse histologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2020.02.001⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (13), pp.715-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2020.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552562v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic and Pharmacogenetic Study of Etoposide in High-Dose Protocol (TI-CE) for Advanced Germ Cell Tumors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Marsili</w:t>
+                <w:t xml:space="preserve">Randomized Phase III Trial of Dose-dense Methotrexate, Vinblastine, Doxorubicin, and Cisplatin, or Gemcitabine and Cisplatin as Perioperative Chemotherapy for Patients with Muscle-invasive Bladder Cancer. Analysis of the GETUG/AFU V05 VESPER Trial Secondary Endpoints: Chemotherapy Toxicity and Pathological Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Massart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Fléchon</w:t>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-020-02861-5⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2020.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935842v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and validation of the memorial anxiety scale for prostate cancer (MAX-PC) in a sample of French men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cussenot</w:t>
+                <w:t xml:space="preserve">Axitinib in first-line for patients with metastatic papillary renal cell carcinoma: Results of the multicentre, open-label, single-arm, phase II AXIPAP trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rioux-Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gross-Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41687-019-0150-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625852v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and Efficacy of Nivolumab in Brain Metastases From Renal Cell Carcinoma: Results of the GETUG-AFU 26 NIVOREN Multicenter Phase II Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaelle Gravis</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic and Pharmacogenetic Study of Etoposide in High-Dose Protocol (TI-CE) for Advanced Germ Cell Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheara Moeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.18.02218⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (7), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-020-02861-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931819v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Unbound Carboplatin Clearance From Total Plasma Concentrations as a Means of Facilitating Therapeutic Drug Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotheara Moeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.66-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denosumab Toxicity When Combined With Anti-angiogenic Therapies on Patients With Metastatic Renal Cell Carcinoma: A GETUG Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Négrier</w:t>
+                <w:t xml:space="preserve">Safety and Efficacy of Nivolumab in Brain Metastases From Renal Cell Carcinoma: Results of the GETUG-AFU 26 NIVOREN Multicenter Phase II Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Flippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borchiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2018.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (23), pp.2008--2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.18.02218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420071v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine Carcinoma of the Urinary Bladder: A Large, Retrospective Study From the French Genito-Urinary Tumor Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Borchiellini</w:t>
+                <w:t xml:space="preserve">Adaptation and validation of the memorial anxiety scale for prostate cancer (MAX-PC) in a sample of French men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaïs Troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clgc.2019.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41687-019-0150-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556645v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender difference in cancer survivors' perceived information 5-years after diagnosis: Data from the French national study - VICAN 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Pignot</w:t>
+                <w:t xml:space="preserve">Neuroendocrine Carcinoma of the Urinary Bladder: A Large, Retrospective Study From the French Genito-Urinary Tumor Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Elaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2019.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143650v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role and use of Patient Reported Outcomes in the management of cancer patients</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denosumab Toxicity When Combined With Anti-angiogenic Therapies on Patients With Metastatic Renal Cell Carcinoma: A GETUG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.e38-e43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clgc.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02096334v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly (ADP-Ribose) Polymerase Inhibitors for De Novo BRCA2-Null Small-Cell Prostate Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role and use of Patient Reported Outcomes in the management of cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/po.18.00083⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (6), pp.603-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623699v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02096334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunitinib Alone or after Nephrectomy in Metastatic Renal-Cell Carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -B. Beauval</w:t>
+                <w:t xml:space="preserve">Gender difference in cancer survivors' perceived information 5-years after diagnosis: Data from the French national study - VICAN 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-D. Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143533v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Patient- and Clinician-Reported Cumulative Toxicity on Quality of Life in Patients With Metastatic Castration-Naive Prostate Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Poly (ADP-Ribose) Polymerase Inhibitors for De Novo BRCA2-Null Small-Cell Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF THE NATIONAL COMPREHENSIVE CANCER NETWORK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6004/jnccn.2018.7069⟩</w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/po.18.00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143628v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected response to cisplatin rechallenge after immune checkpoint inhibitors in patients with metastatic urothelial carcinoma refractory to platinum regimen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Werner Hilgers</w:t>
+                <w:t xml:space="preserve">Impact of Patient- and Clinician-Reported Cumulative Toxicity on Quality of Life in Patients With Metastatic Castration-Naive Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. E. W. Schuurhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie M. J. Braamse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurien M. Buffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNAL OF THE NATIONAL COMPREHENSIVE CANCER NETWORK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (12), pp.1481-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6004/jnccn.2018.7069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143638v1</w:t>
+                <w:t xml:space="preserve">hal-02143628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of nivolumab exposure and clinical safety of 480 mg every 4 weeks flat-dosing schedule in patients with cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gravis</w:t>
+                <w:t xml:space="preserve">Sunitinib Alone or after Nephrectomy in Metastatic Renal-Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thezenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 379 (5), pp.417-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1803675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143540v1</w:t>
+                <w:t xml:space="preserve">hal-02143533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naji Salem</w:t>
+                <w:t xml:space="preserve">Unexpected response to cisplatin rechallenge after immune checkpoint inhibitors in patients with metastatic urothelial carcinoma refractory to platinum regimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Hilgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.236-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689938v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burden of Metastatic Castrate Naive Prostate Cancer Patients, to Identify Men More Likely to Benefit from Early Docetaxel: Further Analyses of CHAARTED and GETUG-AFU15 Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Fizazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (6), pp.847-855. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02092595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Carboplatin in High-Dose Protocol (TI-CE) for Advanced Germ Cell Tumors: Pharmacokinetic Results of a Phase II Multicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
+                <w:t xml:space="preserve">Long-term efficacy of crizotinib in a metastatic papillary renal carcinoma with MET amplification: a case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Laibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-17-1344⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-5049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659726v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy in hormone-sensitive metastatic prostate cancer: Evidences and uncertainties from the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barthélémy</w:t>
+                <w:t xml:space="preserve">Assessment of nivolumab exposure and clinical safety of 480 mg every 4 weeks flat-dosing schedule in patients with cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Tykodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2016.09.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (11), pp.2208-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632557v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer Activity and Tolerance of Treatments Received Beyond Progression in Men Treated Upfront with Androgen Deprivation Therapy With or Without Docetaxel for Metastatic Castration-naïve Prostate Cancer in the GETUG-AFU 15 Phase 3 Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Oudard</w:t>
+                <w:t xml:space="preserve">Therapeutic Drug Monitoring of Carboplatin in High-Dose Protocol (TI-CE) for Advanced Germ Cell Tumors: Pharmacokinetic Results of a Phase II Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotheara Moeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2017.09.022⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (23), pp.7171 - 7179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-17-1344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950269v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard or accelerated methotrexate, vinblastine, doxorubicin and cisplatin as neoadjuvant chemotherapy for locally advanced urothelial bladder cancer: Does dose intensity matter?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Chemotherapy in hormone-sensitive metastatic prostate cancer: Evidences and uncertainties from the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Geoffrois</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.211-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01278607v1</w:t>
+                <w:t xml:space="preserve">hal-01632557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate analysis of a phase II trial assessing gemcitabine and cisplatin in locoregional or metastatic penile squamous cell carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+                <w:t xml:space="preserve">Anticancer Activity and Tolerance of Treatments Received Beyond Progression in Men Treated Upfront with Androgen Deprivation Therapy With or Without Docetaxel for Metastatic Castration-naïve Prostate Cancer in the GETUG-AFU 15 Phase 3 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Oudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2017.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bju.13054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938234v1</w:t>
+                <w:t xml:space="preserve">hal-01950269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherent and Tumor-Driven Immune Tolerance in the Prostate Microenvironment Impairs Natural Killer Cell Antitumor Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Intermediate analysis of a phase II trial assessing gemcitabine and cisplatin in locoregional or metastatic penile squamous cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Houédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beuzeboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1965⟩</w:t>
+              <w:t xml:space="preserve">BJU International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (3), pp.444 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bju.13054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599184v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgen Deprivation Therapy (ADT) Plus Docetaxel Versus ADT Alone in Metastatic Non castrate Prostate Cancer: Impact of Metastatic Burden and Long-term Survival Analysis of the Randomized Phase 3 GETUG-AFU15 Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Albiges</w:t>
+                <w:t xml:space="preserve">Standard or accelerated methotrexate, vinblastine, doxorubicin and cisplatin as neoadjuvant chemotherapy for locally advanced urothelial bladder cancer: Does dose intensity matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Geoffrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.69--74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03343628v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serum metabolomic fingerprint of bevacizumab and temsirolimus combination as first-line treatment of metastatic renal cell carcinoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Inherent and Tumor-Driven Immune Tolerance in the Prostate Microenvironment Impairs Natural Killer Cell Antitumor Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Granjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2015.322⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (8), pp.2153-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234309v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nephrectomy improves overall survival in patients with metastatic renal cell carcinoma in cases of favorable MSKCC or ECOG prognostic features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bigot</w:t>
+                <w:t xml:space="preserve">Androgen Deprivation Therapy (ADT) Plus Docetaxel Versus ADT Alone in Metastatic Non castrate Prostate Cancer: Impact of Metastatic Burden and Long-term Survival Analysis of the Randomized Phase 3 GETUG-AFU15 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urologic Oncology: Seminars and Original Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.urolonc.2015.05.014⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.256 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260654v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03343628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgen deprivation therapy plus docetaxel and estramustine versus androgen deprivation therapy alone for high-risk localised prostate cancer (GETUG 12): a phase 3 randomised controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nephrectomy improves overall survival in patients with metastatic renal cell carcinoma in cases of favorable MSKCC or ECOG prognostic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lesaunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ingles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1470-2045(15)00011-X⟩</w:t>
+              <w:t xml:space="preserve">Urologic Oncology: Seminars and Original Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (8), pp.339.e9-339.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urolonc.2015.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01914904v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic Factors for Survival in Noncastrate Metastatic Prostate Cancer: Validation of the Glass Model and Development of a Novel Simplified Prognostic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Fizazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (2), pp.196 - 204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eururo.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03353959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the definition of time-to-event end points in renal cell cancer clinical trials: results of the DATECAN project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mulders</w:t>
+                <w:t xml:space="preserve">Androgen deprivation therapy plus docetaxel and estramustine versus androgen deprivation therapy alone for high-risk localised prostate cancer (GETUG 12): a phase 3 randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fizazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdv380⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (7), pp.787 - 794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(15)00011-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913181v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiraterone acetate in patients with metastatic castration-resistant prostate cancer: long term outcome of the Temporary Authorization for Use programme in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Moise</w:t>
+                <w:t xml:space="preserve">A serum metabolomic fingerprint of bevacizumab and temsirolimus combination as first-line treatment of metastatic renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (8), pp.1148-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2015.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-1257-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264474v1</w:t>
+                <w:t xml:space="preserve">hal-01234309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiraterone acetate in patients with metastatic castration-resistant prostate cancer: Long term outcome of the Temporary Authorization for Use program in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Moise</w:t>
+                <w:t xml:space="preserve">Guidelines for the definition of time-to-event end points in renal cell cancer clinical trials: results of the DATECAN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kramar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sylvester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.264⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (12), pp.2392-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdv380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578471v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining gemcitabine, cisplatin, and ifosfamide (GIP) is active in patients with relapsed metastatic germ-cell tumors (GCT): a prospective multicenter GETUG phase II trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chevreau</w:t>
+                <w:t xml:space="preserve">Abiraterone acetate in patients with metastatic castration-resistant prostate cancer: long term outcome of the Temporary Authorization for Use programme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Houédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beuzeboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdu099⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-1257-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168058v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGFR1 single nucleotide polymorphisms associated with outcome in patients with metastatic renal cell carcinoma treated with sunitinib - a multicentric retrospective analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Wolter</w:t>
+                <w:t xml:space="preserve">Abiraterone acetate in patients with metastatic castration-resistant prostate cancer: Long term outcome of the Temporary Authorization for Use program in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Houede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beuzeboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oncologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/0284186X.2013.770600⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (7_suppl), pp.264-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064635v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ self-assessment versus investigators’ evaluation in a phase III trial in non-castrate metastatic prostate cancer (GETUG-AFU 15).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Priou</w:t>
+                <w:t xml:space="preserve">VEGFR1 single nucleotide polymorphisms associated with outcome in patients with metastatic renal cell carcinoma treated with sunitinib - a multicentric retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beuselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Karadimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diether Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2013.11.034⟩</w:t>
+              <w:t xml:space="preserve">Acta Oncologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (1), pp.103--112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/0284186X.2013.770600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01917876v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGFR1 and WT1 are markers of human prostate cancer progression.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dalès</w:t>
+                <w:t xml:space="preserve">Patients’ self-assessment versus investigators’ evaluation in a phase III trial in non-castrate metastatic prostate cancer (GETUG-AFU 15).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-6-272⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.953 - 962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2013.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00121110v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations of dose intensity of doxorubicin and cyclophosphamide in association with G-CSF and peripheral blood stem cells in adjuvant chemotherapy for breast cancer: comparative evaluation of completion and safety of three intensive regimens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Combining gemcitabine, cisplatin, and ifosfamide (GIP) is active in patients with relapsed metastatic germ-cell tumors (GCT): a prospective multicenter GETUG phase II trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fizazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Flechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geoffrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bmt.1703556⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.987--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdu099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03199676v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of breast cancer patients receiving high-dose-intensity chemotherapy: impact of length of cycles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FGFR1 and WT1 are markers of human prostate cancer progression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Camerlo</w:t>
+                <w:t xml:space="preserve">Elizabeth Devilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bladou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-001-0322-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-6-272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-03199677v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00121110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quality of life of breast cancer patients receiving high-dose-intensity chemotherapy: impact of length of cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Macquart-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Camerlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (3), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-001-0322-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03199677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulations of dose intensity of doxorubicin and cyclophosphamide in association with G-CSF and peripheral blood stem cells in adjuvant chemotherapy for breast cancer: comparative evaluation of completion and safety of three intensive regimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chabannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (11), pp.881-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bmt.1703556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03199676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benefits of granulocyte-colony-stimulating factor after stem cell transfusion in intensive sequential chemotherapy for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Cytokine Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9 (1), pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04975072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12690,445 +12970,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of patients with advanced prostate cancer—metastatic and/or castration-resistant prostate cancer: report of the Advanced Prostate Cancer Consensus Conference (APCCC) 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian D. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sebastian de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim S. Fizazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">unknow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, unknow, France. pp.178-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2023.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en vie réelle des séquences de traitement de patients initiant de l&amp;#039;abiratérone et de l&amp;#039;enzalutamide pour un cancer de prostate résistant à la castration métastatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Scailteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EMOIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nancy, France. pp.101430-101430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-inferiority randomized phase III trial of standard immunotherapy versusreduced dose intensity in responding patients with metastatic cancer: MOIO study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Madeleine Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Chicago, United States. pp.TPS2674, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO.2022.40.16_suppl.TPS2674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId520"/>
+      <w:footerReference w:type="default" r:id="rId536"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13196,51 +13476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DAE8F4A"/>
+    <w:nsid w:val="61EAE9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13427,51 +13707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-gravis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3127-1554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAG-3019-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Alexandre Vano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beuselinck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fl&#233;chon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.4169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hou&#233;d&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thibault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco-25-00179" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05382223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roubaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maldonado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronac Mamtani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Matsubara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Montesa Pino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Anido Herranz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2024.102248" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Houede" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffrelot Loic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuzillet Yann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2025.43.5_suppl.661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05435189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjartell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.12.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Milowsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Donnell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoimes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petrylak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flaig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.01547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Di Giacomo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schenker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medioni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandziuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.102387" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Gurney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Retz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Conter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2023.10.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naffrichoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pouillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Linassier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Galsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Bajorin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Alfred Witjes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gschwend" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Tomita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2023.12.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naffrichoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2024.42.4_suppl.463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carneiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larroquette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rony" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carril" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.113534" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148434v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Agarwal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castellano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alonso-Gordoa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Arranz Arija" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3436" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04109560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Penault-Llorca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delord" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10881-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vincendeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2023.04.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Culine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15061742" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Vries-Brilland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meylan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006885" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Orlando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Drubay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Lavaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faivre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2023.05.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Meynard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dinart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Delaunay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Flechon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saldana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.08.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084956v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tisseverasinghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tolba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Saad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bahoric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00883" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goubet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lordello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peguillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gazzano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0201" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04039329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pignot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-1420" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Elaidi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bennamoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borchiellini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00128-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphigenie Korakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schlurmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34126" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann&#8208;alexandre Vano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Korakis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schl&#252;rmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071794" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Sypre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17224-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Moulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Palomares" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061337" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3687" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623123v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Salem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.12071" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623494v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Choueiri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larkin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Motzer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Rini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100177" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Rony" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ratone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.644301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guibert-Broudic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duberg&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.03.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03631553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Loriot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.02.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.08.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03667002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis Mescam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pakradouni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bens Soussan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1635" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623392v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O. Grimm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidinger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Quinn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.061" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612906v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Schiele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oudard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.03.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04242387v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fromont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Blonz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.046" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albiges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Topart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2020.09.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#233;jean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ravaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensalah" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2021.06.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Szabados" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Rodriguez-Vida" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Dur&#225;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crabb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Der Heijden" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2020.11.010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pesenti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215267" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623326v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Maio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schenker" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Medioni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Mandziuk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Majem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.2571" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623028v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670827" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.710477" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Campagna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Touzani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gravis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.08.035" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995530v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souli&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.08.024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pfister" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flechon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.07.038" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02552562v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gross-Goupil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gravis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2020.02.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935842v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Moeung" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marsili" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massart" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-020-02861-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625852v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cussenot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-019-0150-1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931819v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laguerre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.18.02218" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481351v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000569" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02420071v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guillot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Meriaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2018.08.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556645v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sroussi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Elaidi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lorcet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2019.11.014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143650v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096334v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bannier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moulin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;laide" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00083" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143533v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thezenas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Beauval" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1803675" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143628v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. E. W. Schuurhuizen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie M. J. Braamse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien M. Buffart" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6004/jnccn.2018.7069" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143638v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Hilgers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.09.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143540v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Long" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Tykodi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Schneider" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy408" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689938v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Laibe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunelle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5049-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092595v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hui Chen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Liu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fizazi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2018.02.001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659726v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Broutin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-1344" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Timsit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2016.09.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foulon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joly" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Oudard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2017.09.022" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278607v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouessel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolland" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Geoffrois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.11.017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRWT8TV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938234v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beuzeboc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.13054" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599184v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pasero" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1965" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343628v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2015.11.005" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260654v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ingles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urolonc.2015.05.014" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914904v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(15)00011-X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBG7NZ36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353959v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Priou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2014.09.022" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913181v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kramar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Negrier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sylvester" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joniau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulders" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv380" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264474v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Tosi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moise" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1257-2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03578471v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.264" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168058v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fizazi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geoffrois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevreau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu099" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064635v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Karadimou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diether Lambrechts" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Claes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wolter" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2013.770600" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917876v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2013.11.034" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14F5TZ7N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00121110v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Devilard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bladou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramuz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karsenty" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dal&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-272" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199676v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genre" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viens" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chabannon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703556" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199677v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Macquart-Moulin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-001-0322-3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q8RLPMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975072v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107713v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bossi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Davis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sebastian de Bono" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim S. Fizazi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.02.018" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284910v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Scailteux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincendeau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balusson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101430" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03929783v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Madeleine Penault-Llorca" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.16_suppl.TPS2674" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-gravis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3127-1554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAG-3019-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Flippot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Alexandre Vano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beuselinck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fl&#233;chon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2025.09.4169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronac Mamtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Matsubara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Montesa Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Anido Herranz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2024.102248" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05592982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09729-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hou&#233;d&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thibault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Neuzillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco-25-00179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05382223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Michiels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roubaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maldonado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G&#233;raud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beaufils" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2025.102922" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albiges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahrens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross-Goupil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boleti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.03.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bruyat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116387" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Houede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffrelot Loic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuzillet Yann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2025.43.5_suppl.661" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05435189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjartell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Naffrichoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pouillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Linassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rioux-Leclercq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.114121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Gurney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Retz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Conter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2023.10.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Milowsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Donnell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoimes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petrylak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flaig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.01547" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05141645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Di Giacomo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schenker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medioni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandziuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Majem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.102387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Galsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Bajorin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Alfred Witjes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gschwend" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Tomita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2023.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carneiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vinceneux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larroquette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rony" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carril" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2024.113534" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naffrichoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2024.42.4_suppl.463" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Agarwal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castellano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alonso-Gordoa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Arranz Arija" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Colomba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-23-3436" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Culine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15061742" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Marie Scailteux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vincendeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balusson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2023.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04109560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Olive" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Penault-Llorca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delord" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10881-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Vries-Brilland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meylan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-006885" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Orlando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Drubay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Lavaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faivre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2023.05.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04039329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pignot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-1420" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tisseverasinghe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tolba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Saad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bahoric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.00883" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03951702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lordello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alves Costa Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peguillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gazzano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-22-0201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Meynard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dinart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Flechon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saldana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.08.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Elaidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bennamoun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borchiellini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(22)00128-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann&#8208;alexandre Vano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letuan Phan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Korakis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Schl&#252;rmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34126" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071794" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Sypre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17224-w" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623572v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Choueiri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larkin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Motzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Rini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guibert-Broudic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duberg&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.03.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623317v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Rony" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ratone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caillol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.644301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.08.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03631553v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Loriot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.02.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623494v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100177" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Salem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.12071" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3687" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Moulin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Palomares" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061337" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03667002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis Mescam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pakradouni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bens Soussan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1635" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-O. Grimm" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oya" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Quinn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.061" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Schiele" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oudard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2021.03.022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04242387v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fromont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Blonz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623603v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadett Szabados" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejo Rodriguez-Vida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Dur&#225;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crabb" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Der Heijden" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2020.11.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345230v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#233;jean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ravaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensalah" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2021.06.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albiges" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Topart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2020.09.030" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689914v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chanez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pesenti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochigneux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215267" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Maio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schenker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Medioni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Mandziuk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Majem" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.2571" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623373v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.710477" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623028v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vicier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.670827" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462183v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Campagna" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Touzani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gravis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.08.035" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995801v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pfister" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flechon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2020.07.038" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995530v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Souli&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2020.08.024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02552562v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferlay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gross-Goupil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gravis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2020.02.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935842v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotheara Moeung" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marsili" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-020-02861-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481351v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000569" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931819v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laguerre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.18.02218" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625852v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cussenot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-019-0150-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556645v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sroussi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Elaidi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lorcet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2019.11.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02420071v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Meriaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2018.08.006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ1S1K81-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096334v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bannier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143650v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623699v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;laide" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/po.18.00083" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143628v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. E. W. Schuurhuizen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie M. J. Braamse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurien M. Buffart" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6004/jnccn.2018.7069" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143533v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thezenas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Beauval" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1803675" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143638v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Hilgers" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.09.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092595v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boher" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hui Chen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Liu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fizazi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2018.02.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03689938v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Laibe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5049-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143540v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Long" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Tykodi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Schneider" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garbe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy408" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659726v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Broutin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guitton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-1344" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01632557v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Irani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Timsit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2016.09.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950269v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Foulon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Oudard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2017.09.022" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beuzeboc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.13054" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01278607v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouessel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Geoffrois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2015.11.017" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VRWT8TV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599184v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pasero" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1965" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2015.11.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260654v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ingles" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urolonc.2015.05.014" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353959v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Priou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2014.09.022" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914904v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delva" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(15)00011-X" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBG7NZ36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913181v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kramar" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Negrier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sylvester" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joniau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulders" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv380" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264474v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Tosi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moise" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1257-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03578471v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.264" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064635v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Karadimou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diether Lambrechts" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Claes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wolter" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2013.770600" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917876v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2013.11.034" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14F5TZ7N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168058v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fizazi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geoffrois" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevreau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu099" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00121110v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Devilard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bladou" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramuz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karsenty" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dal&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-272" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199677v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proti&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Macquart-Moulin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-001-0322-3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Q8RLPMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199676v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viens" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chabannon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1703556" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975072v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Protiere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107713v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bossi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Davis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sebastian de Bono" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim S. Fizazi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2023.02.018" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284910v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Scailteux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincendeau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balusson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101430" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03929783v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Madeleine Penault-Llorca" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.16_suppl.TPS2674" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>