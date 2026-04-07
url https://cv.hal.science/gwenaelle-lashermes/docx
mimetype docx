--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -504,429 +504,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
+                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Rees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina A Bleken</w:t>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231800v1</w:t>
+                <w:t xml:space="preserve">hal-04032123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A primer on predictive techniques for food and bioresources transformation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfpe.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Robert M Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Marina A Bleken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032123v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t>
               </w:r>
@@ -1040,295 +1040,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
+                <w:t xml:space="preserve">Effects of crop residue incorporation and properties on combined soil gaseous N2O, NO, and NH3 emissions—A laboratory-based measurement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Baldur Janz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Havermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Pablo Zuazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Florian Engelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 807, pp.151051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329588v1</w:t>
+                <w:t xml:space="preserve">hal-04224958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crop residue incorporation and properties on combined soil gaseous N2O, NO, and NH3 emissions—A laboratory-based measurement approach</w:t>
+                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldur Janz</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Havermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Zuazo</w:t>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Engelsberger</w:t>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 807, pp.151051. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224958v1</w:t>
+                <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil enzymes in response to climate warming: Mechanisms and feedbacks</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldur Janz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2218,90 +2218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
@@ -2333,269 +2333,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic strategies and carbon use efficiency of a litter-decomposing fungus grown on maize leaves, stems, and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595612v1</w:t>
+                <w:t xml:space="preserve">hal-01509045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic strategies and carbon use efficiency of a litter-decomposing fungus grown on maize leaves, stems, and root</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01509045v1</w:t>
+                <w:t xml:space="preserve">hal-01595612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the release of organic contaminants during compost decomposition in soil</w:t>
               </w:r>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3486,259 +3486,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model of C- and N-acquiring exoenzyme activities, which balances microbial demands during decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissipation pathways of organic pollutants during the composting of organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert L. Sinsabaugh</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.133 -141. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.137-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268240v1</w:t>
+                <w:t xml:space="preserve">hal-00999913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation pathways of organic pollutants during the composting of organic wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical model of C- and N-acquiring exoenzyme activities, which balances microbial demands during decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl L. Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Sinsabaugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (2), pp.137-143. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.133 -141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999913v1</w:t>
+                <w:t xml:space="preserve">hal-01268240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composting in small laboratory pilots: Performance and reproducibility</w:t>
               </w:r>
@@ -4012,51 +4012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of exogenous organic matters based on chemical and biochemical composition to predict potential nitrogen mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of potential residual carbon in soils after exogenous organic matter application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,77 +4433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
@@ -4558,77 +4558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
@@ -4683,77 +4683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-8</w:t>
@@ -4808,411 +4808,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
+                <w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Künnemann</w:t>
+                <w:t xml:space="preserve">Nicolas Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+                <w:t xml:space="preserve">Bernhard Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaf Hugelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EuroSoil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304452v1</w:t>
+                <w:t xml:space="preserve">hal-05081720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">VII EuroSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515434v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Ahrens</w:t>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Wild</w:t>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustaf Hugelius</w:t>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUITMA 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05081720v1</w:t>
+                <w:t xml:space="preserve">hal-05515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t>
               </w:r>
@@ -5323,103 +5323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
@@ -5442,260 +5442,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Dorleon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495347v1</w:t>
+                <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
+              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635524v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide (N2O) emissions from decomposing crop residues in soils</w:t>
               </w:r>
@@ -5720,51 +5720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldur Janz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6624,299 +6624,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling litter decomposition: microbial and litter biochemistry controls</w:t>
+                <w:t xml:space="preserve">Incorporating enzymes into models : useful data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267838v1</w:t>
+                <w:t xml:space="preserve">hal-01268242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model balancing C- and N-acquiring exoenzyme activites driving decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling litter decomposition: microbial and litter biochemistry controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.L. Sinsabaugh</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN Workshop. Incorporating Enzymes and Microbial Physiology into Biogeochemical Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). Enzymes in the Environment Research Coordination Network, Fort Collins, USA., May 2012, Fort Collins - Colorado, United States</w:t>
+              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267843v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating enzymes into models : useful data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical model balancing C- and N-acquiring exoenzyme activites driving decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl L. Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Sinsabaugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN Workshop. Incorporating Enzymes and Microbial Physiology into Biogeochemical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). Enzymes in the Environment Research Coordination Network, Fort Collins, USA., May 2012, Fort Collins - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268242v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organic waste in agriculture</w:t>
               </w:r>
@@ -7021,277 +7021,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Minéralisation de micropolluants organiques au cours du compostage de boue et de déchets verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Francou</w:t>
+                <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192088v1</w:t>
+                <w:t xml:space="preserve">hal-01192091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minéralisation de micropolluants organiques au cours du compostage de boue et de déchets verts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Dumeny</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poitrenaud</w:t>
+                <w:t xml:space="preserve">C. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192091v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COP-Compost: A model coupling organic carbon and organic pollutants dynamics during composting</w:t>
               </w:r>
@@ -7428,77 +7428,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
@@ -7585,51 +7585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7661,605 +7661,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gross rates of protein depolymerization and microbial amino acid uptake in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Stutzmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Louis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FairCarboN annual days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sète (34200), France</w:t>
+              <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818390v1</w:t>
+                <w:t xml:space="preserve">hal-04534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+                <w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armwell Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
+              <w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304339v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armwell Shumba</w:t>
+                <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778551v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Gross rates of protein depolymerization and microbial amino acid uptake in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Loïc Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
+              <w:t xml:space="preserve">FairCarboN annual days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534024v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t>
@@ -8426,90 +8426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8551,77 +8551,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et valorisation « open science » des données de décomposition des litières végétales dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8859,51 +8859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine: Des enjeux majeurs en agroécologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9517,51 +9517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADDF3487"/>
+    <w:nsid w:val="82D95541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9748,51 +9748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-lashermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092914616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6353-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur Janz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Havermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zuazo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela G Margida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L Moorhead" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2157-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Y. Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2012.0141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L. Moorhead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Weintraub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ9QH2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.05.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3L8K2F4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBD86SKH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG67CQ9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Doublet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X3FGB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5620ZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bleuze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Voinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafolie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268242v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00546943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05302126v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-lashermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092914616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6353-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur Janz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Havermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zuazo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela G Margida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L Moorhead" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2157-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Y. Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2012.0141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L. Moorhead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Weintraub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ9QH2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBD86SKH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.05.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3L8K2F4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG67CQ9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Doublet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X3FGB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5620ZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bleuze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Voinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafolie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00546943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05302126v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>