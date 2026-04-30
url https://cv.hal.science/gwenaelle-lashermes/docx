--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -504,295 +504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
+                <w:t xml:space="preserve">A primer on predictive techniques for food and bioresources transformation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032123v1</w:t>
+                <w:t xml:space="preserve">hal-04040429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primer on predictive techniques for food and bioresources transformation processes</w:t>
+                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Sicard</w:t>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouvier</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.14325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040429v1</w:t>
+                <w:t xml:space="preserve">hal-04032123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
               </w:r>
@@ -1040,295 +1040,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crop residue incorporation and properties on combined soil gaseous N2O, NO, and NH3 emissions—A laboratory-based measurement approach</w:t>
+                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldur Janz</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Havermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Zuazo</w:t>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Engelsberger</w:t>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 807, pp.151051. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224958v1</w:t>
+                <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
+                <w:t xml:space="preserve">Effects of crop residue incorporation and properties on combined soil gaseous N2O, NO, and NH3 emissions—A laboratory-based measurement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Baldur Janz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Havermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Pablo Zuazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Florian Engelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 807, pp.151051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329588v1</w:t>
+                <w:t xml:space="preserve">hal-04224958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil enzymes in response to climate warming: Mechanisms and feedbacks</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldur Janz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1935,373 +1935,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the dynamics of hemp dew retting under controlled environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bleuze</w:t>
+                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.054⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854611v1</w:t>
+                <w:t xml:space="preserve">hal-01807564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Tracking the dynamics of hemp dew retting under controlled environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807564v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
@@ -2456,103 +2456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
@@ -4012,51 +4012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of exogenous organic matters based on chemical and biochemical composition to predict potential nitrogen mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator of potential residual carbon in soils after exogenous organic matter application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,152 +4401,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
+                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
+              <w:t xml:space="preserve">, 2007, 64, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192409v1</w:t>
+                <w:t xml:space="preserve">hal-01192263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
               </w:r>
@@ -4558,77 +4558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
@@ -4651,1658 +4651,1658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
+                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 64, pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192263v1</w:t>
+                <w:t xml:space="preserve">hal-01192409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Breil</w:t>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Ahrens</w:t>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Wild</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081720v1</w:t>
+                <w:t xml:space="preserve">hal-05563116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Künnemann</w:t>
+                <w:t xml:space="preserve">Birgit Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+                <w:t xml:space="preserve">Gustaf Hugelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII EuroSoil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304452v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">VII EuroSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515434v1</w:t>
+                <w:t xml:space="preserve">hal-05304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+                <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armwell Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">SUITMA 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728274v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cecillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Armwell Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299712v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jacqueton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
+              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635524v1</w:t>
+                <w:t xml:space="preserve">hal-05299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Dorleon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495347v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous oxide (N2O) emissions from decomposing crop residues in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ICOS France Science day 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508961v1</w:t>
+                <w:t xml:space="preserve">hal-03495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouissage au sol des plantes à fibres pour des applications industrielles : modélisation d'un processus de biodégradation</w:t>
+                <w:t xml:space="preserve">Nitrous oxide (N2O) emissions from decomposing crop residues in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Lafolie</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldur Janz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème colloque de l’AFEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
+              <w:t xml:space="preserve">The ICOS France Science day 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508964v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing methods to monitor fiber crops processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bleuze</w:t>
+                <w:t xml:space="preserve">Rouissage au sol des plantes à fibres pour des applications industrielles : modélisation d'un processus de biodégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Voinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">IXème colloque de l’AFEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296889v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial colonization of hemp mulches during field retting at the soil surface</w:t>
+                <w:t xml:space="preserve">Remote sensing methods to monitor fiber crops processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Lignobiotech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296888v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial colonization of hemp mulches during field retting at the soil surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785780v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6324,1218 +6324,1343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomasse microbienne du sol: rôle dans le contrôle et le couplage des cycles du carbone et de l’azote dans les systèmes sol-plante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742426v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions matière organique-polluants organiques: application aux mulchs de résidus végétaux et au compostage de déchets organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biomasse microbienne du sol: rôle dans le contrôle et le couplage des cycles du carbone et de l’azote dans les systèmes sol-plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749137v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating enzymes into models : useful data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des interactions matière organique-polluants organiques: application aux mulchs de résidus végétaux et au compostage de déchets organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268242v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling litter decomposition: microbial and litter biochemistry controls</w:t>
+                <w:t xml:space="preserve">Incorporating enzymes into models : useful data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267838v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model balancing C- and N-acquiring exoenzyme activites driving decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling litter decomposition: microbial and litter biochemistry controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Sinsabaugh</w:t>
+                <w:t xml:space="preserve">D Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN Workshop. Incorporating Enzymes and Microbial Physiology into Biogeochemical Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). Enzymes in the Environment Research Coordination Network, Fort Collins, USA., May 2012, Fort Collins - Colorado, United States</w:t>
+              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267843v1</w:t>
+                <w:t xml:space="preserve">hal-01267838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of organic waste in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">A theoretical model balancing C- and N-acquiring exoenzyme activites driving decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl L. Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Peltre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.L. Sinsabaugh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Environmental Remediation and Pollution Control and Evaluation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Guangzhou, China. 28 diapos powerpoint</w:t>
+              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN Workshop. Incorporating Enzymes and Microbial Physiology into Biogeochemical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). Enzymes in the Environment Research Coordination Network, Fort Collins, USA., May 2012, Fort Collins - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192426v1</w:t>
+                <w:t xml:space="preserve">hal-01267843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minéralisation de micropolluants organiques au cours du compostage de boue et de déchets verts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of organic waste in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">Workshop “Environmental Remediation and Pollution Control and Evaluation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Guangzhou, China. 28 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192091v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">COP-Compost: A model coupling organic carbon and organic pollutants dynamics during composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">Jeremy Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Doublet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Francou</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">2. International Forum on Urban Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Xiamen, China. 31 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192088v1</w:t>
+                <w:t xml:space="preserve">hal-01192424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP-Compost: A model coupling organic carbon and organic pollutants dynamics during composting</w:t>
+                <w:t xml:space="preserve">Minéralisation de micropolluants organiques au cours du compostage de boue et de déchets verts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dumeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Forum on Urban Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Xiamen, China. 31 diapos powerpoint</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192424v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture: indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7545,284 +7670,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral and microbial controls of soil organic matter stabilization in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles FairCarboN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7844,110 +7969,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Chikowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armwell Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8006,484 +8131,484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gross rates of protein depolymerization and microbial amino acid uptake in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FairCarboN annual days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial Carbon And Nutrient use Efficiency in managed Terrestrial Ecosystems (CANETE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FairCarboN annual days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial Carbon And Nutrient use Efficiency in managed Terrestrial Ecosystems (CANETE) FairCarboN research axis 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FairCarboN annual days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Valpré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8515,301 +8640,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et valorisation « open science » des données de décomposition des litières végétales dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres de la Fertilisation raisonnée et de l’analyse" Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of microbial degradation patterns of soil organic matter to a gradient of anthropogenic pressure on agrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8819,51 +8944,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-N-P Decoupling Processes Linked to Arable Cropping Management Systems in Relation With Intensification of Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8872,141 +8997,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrosystem Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agroecosystem Diversity Reconciling Contemporary Agriculture and Environmental Quality, 978-0-12-811050-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages et contrôles des cycles du carbone et de l’azote par les communautés microbiennes dans les sols cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9025,74 +9150,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine: Des enjeux majeurs en agroécologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae - Académie d'Agriculture de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-62, 2017, Synthèses (Quae), 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9102,143 +9227,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of crop residues affects nitrous oxide and ammonia emissions from soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varunesh Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9248,100 +9373,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des polluants organiques au cours du compostage de déchets organiques : approche expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. AgroParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00546943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9351,105 +9476,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des interactions microorganismes ‐ substrats lors des transformations biologiques des matières organiques en science du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Doctorale n°581 Agriculture, Alimentation, Biologie, Environnement et Santé (ABIES), Université de Reims Champagne Ardenne, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05302126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9517,51 +9642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82D95541"/>
+    <w:nsid w:val="4E130E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9748,51 +9873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-lashermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092914616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6353-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur Janz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Havermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zuazo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela G Margida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L Moorhead" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2157-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Y. Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2012.0141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L. Moorhead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Weintraub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ9QH2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBD86SKH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.05.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3L8K2F4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG67CQ9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Doublet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X3FGB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5620ZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bleuze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Voinot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafolie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268242v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00546943v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05302126v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-lashermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092914616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6353-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur Janz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Havermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zuazo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela G Margida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L Moorhead" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2157-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Y. Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2012.0141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L. Moorhead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Weintraub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ9QH2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBD86SKH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.05.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3L8K2F4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG67CQ9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Doublet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X3FGB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5620ZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bleuze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Voinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafolie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296889v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267838v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192424v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00546943v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0033" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05302126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>