--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -202,7465 +202,7582 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-seasonal rainfall patterns and extremes drive maize productivity and nitrogen use in sub-humid Zimbabwe</w:t>
+                <w:t xml:space="preserve">Rethinking tillage as a strategic practice in agroecological farming systems with carbon, climate, and pest management trade-offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110126⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03575-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249834v1</w:t>
+                <w:t xml:space="preserve">hal-05607973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-seasonal rainfall patterns and extremes drive maize productivity and nitrogen use in sub-humid Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334, pp.110126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718388v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primer on predictive techniques for food and bioresources transformation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Sicard</w:t>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpe.14325⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.109606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040429v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A primer on predictive techniques for food and bioresources transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
+                <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032123v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Rees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina A Bleken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231800v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Le Noë</w:t>
+                <w:t xml:space="preserve">Robert M Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+                <w:t xml:space="preserve">Marina A Bleken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Z Abramoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bruni</w:t>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093388v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">Rose Z Abramoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Elisa Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329588v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crop residue incorporation and properties on combined soil gaseous N2O, NO, and NH3 emissions—A laboratory-based measurement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldur Janz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldur Janz</w:t>
+                <w:t xml:space="preserve">Felix Havermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Havermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">Pablo Zuazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Engelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 807, pp.151051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil enzymes in response to climate warming: Mechanisms and feedbacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying and simulating carbon and nitrogen mineralization from diverse exogenous organic matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mooshammer</w:t>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14027⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.411-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03590923v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emissions from decomposing crop residues are strongly linked to their initial soluble fraction and early C mineralization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baldur Janz</w:t>
+                <w:t xml:space="preserve">Soil enzymes in response to climate warming: Mechanisms and feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mooshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150883⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1378-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04224780v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of microbial degradation of outer tissues of fiber-crop stems during the dew retting process</w:t>
+                <w:t xml:space="preserve">N2O emissions from decomposing crop residues are strongly linked to their initial soluble fraction and early C mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Voinot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldur Janz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lafolie</w:t>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 311, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184543v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemp harvest time impacts on the dynamics of microbial colonization and hemp stems degradation during dew retting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of microbial degradation of outer tissues of fiber-crop stems during the dew retting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Voinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112122⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507232v1</w:t>
+                <w:t xml:space="preserve">hal-03184543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating relative cellulolytic and ligninolytic enzyme activities as functions of lignin and cellulose content in decomposing plant litter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela G Margida</w:t>
+                <w:t xml:space="preserve">Hemp harvest time impacts on the dynamics of microbial colonization and hemp stems degradation during dew retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daryl L Moorhead</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.107689⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184656v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Estimating relative cellulolytic and ligninolytic enzyme activities as functions of lignin and cellulose content in decomposing plant litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela G Margida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl L Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 141, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.107689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807564v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the dynamics of hemp dew retting under controlled environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (1), pp.55-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595533v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic strategies and carbon use efficiency of a litter-decomposing fungus grown on maize leaves, stems, and root</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01315⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509045v1</w:t>
+                <w:t xml:space="preserve">hal-01595533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the release of organic contaminants during compost decomposition in soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chunnu Geng</w:t>
+                <w:t xml:space="preserve">Enzymatic strategies and carbon use efficiency of a litter-decomposing fungus grown on maize leaves, stems, and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.090⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192497v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting Microbe and Litter Quality Controls on Litter Decomposition: A Modeling Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the release of organic contaminants during compost decomposition in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunnu Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryl Moorhead</w:t>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108769⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.423-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.06.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269011v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new equation to simulate the contact between soil and maize residues of different sizes during their decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
+                <w:t xml:space="preserve">Interacting Microbe and Litter Quality Controls on Litter Decomposition: A Modeling Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Moorhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-013-0876-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005073v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP-compost: a software to study the degradation of organic pollutants in composts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">A new equation to simulate the contact between soil and maize residues of different sizes during their decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Iqbal Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.2761-2776. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.645-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2157-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-013-0876-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270205v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of organic matter and pollutant evolution during composting : the COP-compost model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COP-compost: a software to study the degradation of organic pollutants in composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe J.-P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2012.0141⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.2761-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2157-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939618v1</w:t>
+                <w:t xml:space="preserve">hal-01270205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of C-14-organic pollutant residues in composted sludge after application to soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuhai Zhang</w:t>
+                <w:t xml:space="preserve">Simulation of organic matter and pollutant evolution during composting : the COP-compost model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Dumeny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+                <w:t xml:space="preserve">Yuan Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe J.-P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (10), pp.1280 - 1285. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.361-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2134/jeq2012.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003389v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating co-metabolic costs of lignin decay and their impacts on carbon use efﬁciency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of C-14-organic pollutant residues in composted sludge after application to soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryl L. Moorhead</w:t>
+                <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L. Sinsabaugh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (10), pp.1280 - 1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.06.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268241v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation pathways of organic pollutants during the composting of organic wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculating co-metabolic costs of lignin decay and their impacts on carbon use efﬁciency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl L. Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Sinsabaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael N. Weintraub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999913v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model of C- and N-acquiring exoenzyme activities, which balances microbial demands during decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissipation pathways of organic pollutants during the composting of organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert L. Sinsabaugh</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01268240v1</w:t>
+                <w:t xml:space="preserve">hal-00999913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composting in small laboratory pilots: Performance and reproducibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical model of C- and N-acquiring exoenzyme activities, which balances microbial demands during decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl L. Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Sinsabaugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.133 -141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.09.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00999946v1</w:t>
+                <w:t xml:space="preserve">hal-01268240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of organic matter dynamics during the composting process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composting in small laboratory pilots: Performance and reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Le Villio-Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (1), pp.19-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.271-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001190v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of exogenous organic matters based on chemical and biochemical composition to predict potential nitrogen mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of organic matter dynamics during the composting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thuriès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+                <w:t xml:space="preserve">Jérémie J. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe J.-P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192173v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and mineralization of organic pollutants during different stages of composting</w:t>
+                <w:t xml:space="preserve">Typology of exogenous organic matters based on chemical and biochemical composition to predict potential nitrogen mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.01.041⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (1), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192169v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator of potential residual carbon in soils after exogenous organic matter application</w:t>
+                <w:t xml:space="preserve">Sorption and mineralization of organic pollutants during different stages of composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01110.x⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (4), pp.455-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01192070v1</w:t>
+                <w:t xml:space="preserve">hal-01192169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
+                <w:t xml:space="preserve">Indicator of potential residual carbon in soils after exogenous organic matter application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echo-MO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192263v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
+                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865864v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
+                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192409v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echo-MO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth STICS seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Rhizosphere Priming in European Agricultural Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustaf Hugelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII EuroSoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armwell Shumba</w:t>
+                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728274v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Impact of climate change on maize productivity and nitrogen cycling in the subhumid tropics: a field case study under rainfall extremes in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armwell Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299712v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données ouvertes sur la décomposition des litières végétales dans les sols selon divers contextes agronomiques et pédoclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées d’étude du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFES, Jun 2021, Montpellier, France. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur amendante et fertilisante d’une large diversité de produits résiduaires organiques en conditions contrôlées de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du SOERE-PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Rennes, France. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide (N2O) emissions from decomposing crop residues in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldur Janz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ICOS France Science day 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouissage au sol des plantes à fibres pour des applications industrielles : modélisation d'un processus de biodégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Voinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème colloque de l’AFEM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing methods to monitor fiber crops processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial colonization of hemp mulches during field retting at the soil surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733701v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Charrier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785780v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomasse microbienne du sol: rôle dans le contrôle et le couplage des cycles du carbone et de l’azote dans les systèmes sol-plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Utilisation du potentiel biologique des sols : un atout pour la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions matière organique-polluants organiques: application aux mulchs de résidus végétaux et au compostage de déchets organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2013 Vers de nouveaux concepts sur les matières organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating enzymes into models : useful data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Enzymes in the Environment RCN workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling litter decomposition: microbial and litter biochemistry controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical model balancing C- and N-acquiring exoenzyme activites driving decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl L. Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Sinsabaugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN Workshop. Incorporating Enzymes and Microbial Physiology into Biogeochemical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). Enzymes in the Environment Research Coordination Network, Fort Collins, USA., May 2012, Fort Collins - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267838v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical model balancing C- and N-acquiring exoenzyme activites driving decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling litter decomposition: microbial and litter biochemistry controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.L. Sinsabaugh</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Enzymes in the Environment RCN Workshop. Incorporating Enzymes and Microbial Physiology into Biogeochemical Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colorado State University [Fort Collins] (CSU). Enzymes in the Environment Research Coordination Network, Fort Collins, USA., May 2012, Fort Collins - Colorado, United States</w:t>
+              <w:t xml:space="preserve">4. International congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267843v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organic waste in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Environmental Remediation and Pollution Control and Evaluation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Guangzhou, China. 28 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP-Compost: A model coupling organic carbon and organic pollutants dynamics during composting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Forum on Urban Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Xiamen, China. 31 diapos powerpoint</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192424v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minéralisation de micropolluants organiques au cours du compostage de boue et de déchets verts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dumeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COP-Compost: A model coupling organic carbon and organic pollutants dynamics during composting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Francou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">2. International Forum on Urban Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Xiamen, China. 31 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192088v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture: indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7670,1271 +7787,1271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral and microbial controls of soil organic matter stabilization in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles FairCarboN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des stocks de carbone organique dans les sols : travaux et perspectives de recherche autour du modèle AMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Gross rates of protein depolymerization and microbial amino acid uptake in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">FairCarboN annual days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778551v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of rainfall extremes and mulch application on maize productivity and nitrogen use in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bouhenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+                <w:t xml:space="preserve">Regis Chikowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armwell Shumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
+              <w:t xml:space="preserve">The International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304339v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gross rates of protein depolymerization and microbial amino acid uptake in soil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FairCarboN annual days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sète (34200), France</w:t>
+              <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818390v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Künnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial Carbon And Nutrient use Efficiency in managed Terrestrial Ecosystems (CANETE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FairCarboN annual days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial Carbon And Nutrient use Efficiency in managed Terrestrial Ecosystems (CANETE) FairCarboN research axis 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FairCarboN annual days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Valpré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of litter decomposition in soils for a diversity of agronomic and pedoclimatic contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et valorisation « open science » des données de décomposition des litières végétales dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres de la Fertilisation raisonnée et de l’analyse" Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of microbial degradation patterns of soil organic matter to a gradient of anthropogenic pressure on agrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8944,280 +9061,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-N-P Decoupling Processes Linked to Arable Cropping Management Systems in Relation With Intensification of Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrosystem Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agroecosystem Diversity Reconciling Contemporary Agriculture and Environmental Quality, 978-0-12-811050-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00003-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages et contrôles des cycles du carbone et de l’azote par les communautés microbiennes dans les sols cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine: Des enjeux majeurs en agroécologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae - Académie d'Agriculture de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-62, 2017, Synthèses (Quae), 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9227,143 +9344,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of crop residues affects nitrous oxide and ammonia emissions from soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varunesh Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9373,100 +9490,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des polluants organiques au cours du compostage de déchets organiques : approche expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. AgroParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00546943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9476,105 +9593,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des interactions microorganismes ‐ substrats lors des transformations biologiques des matières organiques en science du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Doctorale n°581 Agriculture, Alimentation, Biologie, Environnement et Santé (ABIES), Université de Reims Champagne Ardenne, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05302126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9642,51 +9759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E130E15"/>
+    <w:nsid w:val="D6090A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9873,51 +9990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-lashermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092914616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6353-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur Janz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Havermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zuazo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela G Margida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L Moorhead" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2157-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Y. Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2012.0141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L. Moorhead" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Weintraub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ9QH2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBD86SKH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.05.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3L8K2F4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999946v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG67CQ9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Doublet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X3FGB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5620ZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bleuze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Voinot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafolie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296889v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267838v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192424v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00546943v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0033" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05302126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-lashermes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8269-3562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092914616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-6353-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03575-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14325" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldur Janz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Havermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zuazo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03590923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mooshammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Meng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela G Margida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L Moorhead" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107689" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.06.090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2157-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Y. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Steyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2012.0141" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhai Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.02.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9TCSPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl L. Moorhead" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Weintraub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZ9QH2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999913v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBD86SKH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.05.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3L8K2F4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG67CQ9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Doublet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.09.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82X3FGB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.041" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5620ZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ahrens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wild" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hugelius" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19302" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armwell Shumba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508961v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bleuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Voinot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafolie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sinsabaugh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moorhead" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192424v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436208v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verjans" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lashermes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stutzmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778551v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00546943v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05302126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>