--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -474,51 +474,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieux pot et nouvelles jeunes poules? Stars féminines vieillissantes et sexualité dans le cinéma français contemporain: une mise en perspective</w:t>
+                <w:t xml:space="preserve">Vieux pots et nouvelles jeunes poules? Stars féminines vieillissantes et sexualité dans le cinéma français contemporain: une mise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
@@ -621,454 +621,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 1/2 Les séries euro-méditerranéennes à l'épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 2/2 Les séries américaines à l'épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Victoires du cinéma français : une entreprise d’institutionnalisation orchestrée par Le Film français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 117-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stars du cinéma français d'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 19, n° 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edwige Feuillère dans le star-système français des années d’après-guerre vu par Cinémonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in French Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.37 - 55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14715880.2014.996449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – What is new with the stars?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ges.1124⟩</w:t>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.1804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Victoires du cinéma français : une entreprise d’institutionnalisation orchestrée par Le Film français</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editors’ Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2015.982438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourvil ou les enjeux socioculturels du comique paysan de l'immédiat après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.87-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourvil ou le tempo rubato paysan d'immédiat après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, p. 117-127</w:t>
+              <w:t xml:space="preserve">, 2014, 20, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The post-war French star system (1945–1958): prestigious Vedettes and box-office stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, vol. 19, n° 1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.6 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2015.982429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Quoi de neuf sur les stars ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1080,442 +1465,57 @@
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/map.1804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794570v1</w:t>
-              </w:r>
-[...383 lines deleted...]
-                <w:t xml:space="preserve">hal-01705014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtrices dans le film policier français des années 1970 et 1980 : des femmes qui en savent trop ?</w:t>
               </w:r>
@@ -2023,2649 +2023,2787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Deneuve star et/ou auteur de Drôle d’endroit pour une rencontre (Dupeyron, 1988) et Indochine (Wargnier, 1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, L’Acteur créateur, 1, pp. 143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.2229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur la représentation du sacré dans Sous le soleil de Satan (Pialat, 1987)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectif cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808676v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01808679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc ou l'art du décalage: paradoxe d'une figure de loser indocile entre comédie et drame, l'exemple de Grosse Fatigue (1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée d'études Vedettes comiques, vedettes indociles?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Duret-Pujol, Corinne François-Denève et Nelly Quemener, Jan 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrique d'une mise en je(u): nostalgie et subjectivité dans Camille redouble (Lvovsky, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La nostalgie n’est plus ce qu’elle était » : Fabrique et usages de la nostalgie en cinéma et audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eve benhamou; Bérénice Bonhomme, Gwénaëlle Le Gras, Loïck Massonnaud, Mar 2026, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejouer l'adolescence: métamorphoses du sujet féminin dans Camille redouble (Lvovsky, 2012) et Peggy Sue s'est mariée (Coppola, 1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Transformation(s) et métamorphose(s) dans le récit initiatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Fabre, Juliette Pochelu, Maude Savidan-Diaz, Apr 2026, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Tribune Maraval (2012) et ses suites: quand la polémique sur les salaires des stars révèle les contradictions de l'exception culturelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2025-2026 du GREPs, saison 2 : Quand cinéma et audiovisuel déchaînent les passions : polémiques et controverses médiatiques, tensions politiques et débat public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quentin Mazel, Daniel Morgan, Thomas Pillard, Vivien Soldé, Héloïse Van Appelghem, Feb 2026, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je voulais être acteur, pas actrice ! &amp;quot;: Karin Viard ou la performance comme résistance aux normes genrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l'Ercif, « Créativité et imaginaire des femmes : l’avenir en héritage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Lise Paoli, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cardinale, une identité multiculturelle au prisme du cinéma français: évolution d'une &amp;quot;altérité familière&amp;quot; à travers Cartouche (de Broca, 1962), Les Pétroleuses (Christian-Jaque, 1971) et Mayrig/588 rue Paradis (Verneuil, 1991-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études, Claudia Cardinale une actrice européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Le Pajolec et Aurore Renaut, Dec 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Zizanie, un projet paradoxal de fin de carrière représentatif d’une rupture de rythme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Louis de Funès, l’homme-orchestre : poétique d’un acteur comique et réception d’un phénomène populaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yannick Hoffert et Bernard Jeannot-Guérin, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actrices réalisatrices françaises et la comédie : un double contournement des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes réalisatrices : genre et gender dans le cinéma et les séries télévisées (France, Grande Bretagne, Etats-Unis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Female Filmmakers and Feminism in the Media., Jun 2025, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Moreau: du plafond de verre à l'effet Tchao Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duret-Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études, Vedettes!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eléonore Martin et Marie Duret-Pujol, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les baby-boomeuses françaises, une génération d'actrices qui renouvellent le vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Genres, Sciences &amp; Écrans.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, colloque de fin d'année de la Licence Culture Humaniste et Scientifique (UBM, UB), Domaine Haut-Carré, Talence, May 2024, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Charlotte Rampling Made in France’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Producing the Postnational Popular The Expanding Imagination of Mainstream French Films and Television Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mary Harrod et Raphaëlle Moine, Apr 2022, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monde est à toi (Romain Gavras, 2018) : Adjani et la dissonance du renversement carnavalesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acteur et la star comme anomalies: accords imparfaits et dissonances expressives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hugo Girard ; Anne Kaftal ; Alexandre Moussa ; Leticia Weber Jarek, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation du couple Morgan-Vidal (1949-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michèle Morgan : une star de la cinéphilie populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Pillard ; Geneviève Sellier, Feb 2020, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation du couple Morgan-Vidal (1949-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études Michèle Morgan : une star de la cinéphilie populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geneviève Sellier; Thomas Pillard, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La médiation du couple Morgan-Vidal (1949-1959)</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palais Royal ! (Lemercier, 2005) : pour une satire de la fabrique médiatique des reines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michèle Morgan : une star de la cinéphilie populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Pillard ; Geneviève Sellier, Feb 2020, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Reines à la scène et à l'écran de la fin du XIXe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Ferry et Sophie Mentzel, Oct 2019, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depardieu/Deneuve : symptômes de la confusion française entre scène et hors-scène. Réception médiatique de deux polémiques (exil fiscal et MeToo-Polanski)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'obscène maintenant: nouveaux usages, nouveaux enjeux, nouvelles formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nelly Labère et Peter Frei, Nov 2019, Bordeaux MSHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moreau et Josée Dayan : une entreprise de patrimonialisation de la star vieillissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Âge du rôle: acteurs et actrices face au temps, au théâtre et au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Françoise Benhamou et Françoise Zamour, Oct 2019, Paris ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moreau et le vieillissement grotesque mais sublimé : La Vieille qui marchait dans la mer (1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisciplinaire doctoral « La révolution silencieuse : femmes-hommes. IV. “Quand vous serez bien vieille, au soir, à la chandelle…”»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle James-Raoul; Gwénaëlle Le Gras, 2018, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjani vieillissante : une star spectrale contre le système, tout contre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Stars et vedettes européennes de cinéma : figures de la norme et de la transgression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles-Antoine Courcoux; Mattia Lento, Dec 2018, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des intuitions pionnières d’Edgar Morin aux concepts théoriques de Richard Dyer : Stars (Dyer, 1979 ; trad 2004) au prisme des précurseurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Représentations collectives et usages sociaux du cinéma, autour de l’Honoris Causa Richard Dyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, Dec 2018, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Moreau et le vieillissement grotesque mais sublimé : La Vieille qui marchait dans la mer (1991)</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stars françaises de cinéma renouvellent-elles les modalités de représentation de la sexualité des femmes vieillissantes à l’écran ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire interdisciplinaire doctoral « La révolution silencieuse : femmes-hommes. IV. “Quand vous serez bien vieille, au soir, à la chandelle…”»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Danièle James-Raoul; Gwénaëlle Le Gras, 2018, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+              <w:t xml:space="preserve">colloque L’étrange et fabuleux destin du personnage féminin de 50 ans. Réalité et fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actrices et Acteurs de France Associés et sa commission Tunnel de la comédienne de 50 ans, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corps de cent ans et une tête qui n’en a pas vingt » : Les derniers rendez-vous de D.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Danielle Darrieux, la traversée d’un siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwénaëlle Le Gras; Geneviève Sellier, May 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et contextualisation de Stars de Richard Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de lecture école doctorale Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l’intime à l’heure du vieillissement : Charlotte Rampling entre convention et transgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Les écritures de l’intime de l’Antiquité à nos jours. De l’indicible au scandale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Puccini, Feb 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces bandes de filles du cinéma français « qui ont du clitoris » : Mise en lumière et points aveugles de la réception autour de Bande de filles et Divines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Jeunes filles d’aujourd’hui : du gynécée à la bande »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ariane Ferry; Sandra Provini, Dec 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949201v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-04949191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du corps au cinéma et dans les séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.6761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/map.6761⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04476307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et comédie : stars, performances, personnages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12-13, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ges.2682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images pour/suite : remake, franchise, filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gendrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kleinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/map.2422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°3. Dynamique des études de genre appliquées aux objets médiatiques. Retour sur le congrès de l'Institut du Genre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lécossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary French and Francophone Studies : Sites vol. 19, n° 1, &amp;quot; stars du cinéma français d'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SITES The Journal of Contemporary French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries américaines à l'épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°2 Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias,n°1, &amp;quot;les séries euro-méditerrannéennes à l'épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point, n°6 : &amp;quot;Quoi de neuf sur les stars?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4675,744 +4813,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles du crime féminin en Europe : Théâtre, musique, cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. 2025, 979-10-240-1883-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacles du crime féminin en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre; OpenEdition Books : 30 octobre 2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, « Genre à lire.. et à penser », 979-10-240-1883-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/152jc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Spectacles du crime féminin en Europe : Théâtre, musique, cinéma</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ferry</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Âge des stars. Des images à l'épreuve du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. 2025, 979-10-240-1883-6</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Âge d'Homme, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinémas et cinéphilies populaires dans la France d’après-guerre 1945-1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/np.9782369422945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Courcoux</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">n°6 de la revue Mise Au Point , &amp;quot;Quoi de neuf sur les stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genres et acteurs du cinéma français 1930-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">L'Âge d'Homme, 2017</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chedaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Uniersitaires de Rennes, 2012, 978-2-7535-1784-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simon, l’art de la disgrâce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scope, 2010, 978-2912573520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe Deneuve, une « star » française entre classicisme et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde, 2010, 978-2-84736-487-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/np.9782847364873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5422,2350 +5560,2451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le lieu devient personnage, le cas de La Maison des Rocheville (Jacques Otmezguine, 2010, France 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Beylot, Béatrice Collignon, Camille Gendrault (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle-Aquitaine à l'écran Tome II : Tropismes et circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.249-266, 2025, 979-10-300-1157-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rampling Made in France: From a National to a Postnational Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mary Harrod, Raphaëlle Moine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is it French? Popular Postnational Screen Fiction from France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.173-189, 2024, Palgrave European Film and Media Studies, 978-3-031-39194-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39195-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dans l'interprétation: Margaret Thatcher, Meryl Streep, la réception et le biopic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Sauvanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art d'interpréter l'art - Les Cahiers d'Artes n°18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.221-236, 2023, 979-10-300-0865-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l’intime au cinéma à l’heure du vieillissement : Charlotte Rampling entre convention et transgression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intime de l’Antiquité à nos jours 2. Les écritures de l’intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.251-260, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pub.45895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Cendrillon n'a plus vingt ans : Jeanne Moreau magnifiée en monstre sacré par l'oeil patrimonial de Josée Dayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chiara Tognolotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cenerentola, Galatea e Pigmalione. Raccontare il divismo femminile nel cinema tra fiaba e mito</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions ETS, pp.175-186, 2021, 8846760409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers rendez-vous de D.D. La star, le vieillissement et la capacité d'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Sellier, Gwénaëlle Le Gras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, Danielle Darrieux ou la traversée d'un siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénaëlle Le Gras et Geneviève Sellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Moine</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actrice, la star et l'icône: Catherine Deneuve face au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Âge des stars : des images à l'épreuve du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Âge d'Homme, pp.7-21, 2017</w:t>
+              <w:t xml:space="preserve">, L'Âge d'Homme, pp.37-57, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stars et le temps du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Âge des stars : des images à l'épreuve du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Âge d'Homme, pp.37-57, 2017</w:t>
+              <w:t xml:space="preserve">, L'Âge d'Homme, pp.7-21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Major Stars, the Heritage Film, and Patrimonial Values in Contemporary French Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair Fox; Michel Marie; Raphaëlle Moine; Hilary Radner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.314--332, 2015, 978-1-4443-3899-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118585405.ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France’s ‘New Don Juan’ : The Representation of Alain Delon’s Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rees-Roberts, Nick and Waldron, Darren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Delon: style, stardom and masculinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.43--57, 2015, 978-1-62356-760-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501300264.ch-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de la théorisation de la notion de star dans la France d’après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Gras, Gwénaëlle and Sellier, Geneviève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinémas et cinéphilies populaires dans la France d'après-guerre 1945-1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nouveau monde éditions, pp.7--22, 2015, 978-2-36942-294-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.81--100, 2015, 978-2-36942-294-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice sur Simone Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique : mouvement ouvrier, mouvement social, de 1940 à mai 1968, Volume 11, FRANCE, Éditions de l'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Gras, Gwénaëlle and Sellier, Geneviève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinémas et cinéphilies populaires dans la France d'après-guerre 1945-1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nouveau monde éditions, pp.81--100, 2015, 978-2-36942-294-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.7--22, 2015, 978-2-36942-294-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/np.9782369422945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone Signoret</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice sur Yves Montand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pennetier, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique : mouvement ouvrier, mouvement social, de 1940 à mai 1968, Volume 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Atelier, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">notice Yves Montand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pennetier, Claude and Boulland, Paul and Bouju, Marie-Cécile and Belouet, Eric and Besse, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique, mouvement ouvrier, mouvement social: période 1940-1968, de la Seconde Guerre mondiale à Mai 1968. Tome 11, Ro-Ta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, les Éditions de l'Atelier / les éditions ouvrières, 2015, 978-2-7082-4335-4</w:t>
+              <w:t xml:space="preserve">, les Éditions de l'Atelier / les éditions ouvrières, 2013, 978-2-7082-4335-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Mise en abyme&amp;quot; ; &amp;quot;Pygmalion</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">notice &amp;quot;Mise en abyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amiel, Vincent and Farcy, Gérard-Denis and Lucet, Sophie and Sellier, Geneviève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'acteur: théâtre et cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2012, 978-2-7535-2067-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">notices &amp;quot;Mise en abyme&amp;quot; et &amp;quot;Pygmalion</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">notice &amp;quot;Pygmalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Amiel et Gérard-Denis Farcy et Sophie Lucet et Geneviève Sellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'acteur, Théâtre et cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Feuillère, escroc mondaine entre deux genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénaëlle Le Gras; Delphine Chedaleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres et acteurs du cinéma français 1930-1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173--187, 2012, 978-2-7535-1784-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.75266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : le cinéma français en substance (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chedaleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénaëlle Le Gras; Delphine Chedaleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres et acteurs du cinéma français 1930-1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11--18, 2012, 978-2-7535-1784-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.75200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine au cirque, Martine au bûcher ou le point aveugle de l'affaire Lola Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chabrol, Marguerite and Toulza, Pierre-Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lola Montès: lectures croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.141--170, 2011, 978-2-296-56927-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche gender pour une relecture du cinéma populaire français classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beylot, Pierre and Le Corff, Isabelle and Marie, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les images en question: cinéma, télévision, nouvelles images : les voies de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.381--390, 2011, 978-2-86781-646-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Chabrol, Marguerite and Toulza, Pierre-Olivier. </w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Girardot, une enquêtrice aux prises avec le cinéma policier/criminel français des années 70-80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moine, Raphaëlle and Rollet, Brigitte and Sellier, Geneviève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lola Montès: lectures croisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.141--170, 2011, 978-2-296-56927-0</w:t>
+              <w:t xml:space="preserve">Policiers et criminels: un genre populaire européen sur grand et petit écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.157--166, 2009, 978-2-296-08192-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “patrimoine” Deneuve d’une chaîne télévisée (TF1) à l’autre (Arte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beylot, Pierre and Moine, Raphaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions patrimoniales sur grand et petit écran: contours et enjeux d'un genre intermédiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.139--152, 2009, 978-2-86781-559-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paradoxe de 8 femmes (Ozon, 2002) : l’exagération de la théâtralité au profit du fétichisme cinématographique des actrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Double présence de l’acteur : cinéma/théâtre, Yannis Leontaris, Christina Adamou (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 325-335, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en cause et mutation de l’idéal féminin dans le cinéma français des années 70. Catherine Deneuve dans Touche pas à la femme blanche (Marco Ferreri, 1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fiction éclatée, Petits et grands écrans français et francophones, volume 1 : études socioculturelles, Jean-Pierre Bertin-Maghit et Geneviève Sellier (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 303-313, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence de Deneuve au service du « Dernier métro » (Truffaut, 1980) : perception, recomposition et utilisation de sa « persona »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Acteur de cinéma : approches plurielles, Vincent Amiel, Jacqueline Nacache, Geneviève Sellier et Christian Viviani (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-216, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse filmique et gender studies : vers une autre approche des Parapluies de Cherbourg (Demy, 1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Analyse des films en question, espaces, gestes, perspectives, Jacqueline Nacache (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 203-221, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résurgence de la comédie à la française. Les apports de Catherine Deneuve au genre dans Le Sauvage (Rappeneau, 1975) et L’Africain (de Broca, 1983).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cinéma français face aux genres, Raphaëlle Moine (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC, pp. 265-273, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guillaume Jaehnert, Catherine Deneuve et Yves Saint Laurent : un style entre écran et podium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deneuve, une « star » française entre classicisme et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen - Basse Normandie, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04948495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7775,105 +8014,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire contrapuntique du cinéma français : mise en perspective culturelle des stars depuis l’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, Raphaëlle Moine (garante), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04948008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7941,51 +8180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEE365D2"/>
+    <w:nsid w:val="E99BE79B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8089,51 +8328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CED5E7F0"/>
+    <w:nsid w:val="FFC45DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8323,51 +8562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-le-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-406X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120877716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2022.2073990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/decadrages.918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2014.996449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982438" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982429" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011654ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfc.10.3.235_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfci.5.1.27/1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2682" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/livres/spectacles-du-crime-feminin-en-europe-9791024018836.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Courcoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782369422945" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chedaleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782847364873" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39195-8_8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45895" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501300264.ch-004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860115v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75266" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-le-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-406X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120877716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2022.2073990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/decadrages.918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2014.996449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011654ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfc.10.3.235_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfci.5.1.27/1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/livres/spectacles-du-crime-feminin-en-europe-9791024018836.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Courcoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782369422945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chedaleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782847364873" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39195-8_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501300264.ch-004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75266" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.622" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>