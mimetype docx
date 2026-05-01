--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -712,187 +712,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Victoires du cinéma français : une entreprise d’institutionnalisation orchestrée par Le Film français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 117-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 2/2 Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.1-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.1593⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02016113v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01808723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stars du cinéma français d'après-guerre</w:t>
               </w:r>
@@ -2547,165 +2547,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Zizanie, un projet paradoxal de fin de carrière représentatif d’une rupture de rythme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Louis de Funès, l’homme-orchestre : poétique d’un acteur comique et réception d’un phénomène populaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yannick Hoffert et Bernard Jeannot-Guérin, Jun 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudia Cardinale, une identité multiculturelle au prisme du cinéma français: évolution d'une &amp;quot;altérité familière&amp;quot; à travers Cartouche (de Broca, 1962), Les Pétroleuses (Christian-Jaque, 1971) et Mayrig/588 rue Paradis (Verneuil, 1991-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études, Claudia Cardinale une actrice européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Le Pajolec et Aurore Renaut, Dec 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05104278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actrices réalisatrices françaises et la comédie : un double contournement des normes</w:t>
               </w:r>
@@ -3066,280 +3066,280 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation du couple Morgan-Vidal (1949-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michèle Morgan : une star de la cinéphilie populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Pillard ; Geneviève Sellier, Feb 2020, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">journée d'études Michèle Morgan : une star de la cinéphilie populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Sellier; Thomas Pillard, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476338v1</w:t>
+                <w:t xml:space="preserve">hal-04949198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation du couple Morgan-Vidal (1949-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'études Michèle Morgan : une star de la cinéphilie populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geneviève Sellier; Thomas Pillard, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Michèle Morgan : une star de la cinéphilie populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Pillard ; Geneviève Sellier, Feb 2020, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949198v1</w:t>
+                <w:t xml:space="preserve">hal-04476338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depardieu/Deneuve : symptômes de la confusion française entre scène et hors-scène. Réception médiatique de deux polémiques (exil fiscal et MeToo-Polanski)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'obscène maintenant: nouveaux usages, nouveaux enjeux, nouvelles formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nelly Labère et Peter Frei, Nov 2019, Bordeaux MSHA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palais Royal ! (Lemercier, 2005) : pour une satire de la fabrique médiatique des reines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reines à la scène et à l'écran de la fin du XIXe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ariane Ferry et Sophie Mentzel, Oct 2019, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476348v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04476342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moreau et Josée Dayan : une entreprise de patrimonialisation de la star vieillissante</w:t>
               </w:r>
@@ -3388,234 +3388,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adjani vieillissante : une star spectrale contre le système, tout contre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Stars et vedettes européennes de cinéma : figures de la norme et de la transgression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles-Antoine Courcoux; Mattia Lento, Dec 2018, Lausane, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des intuitions pionnières d’Edgar Morin aux concepts théoriques de Richard Dyer : Stars (Dyer, 1979 ; trad 2004) au prisme des précurseurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Représentations collectives et usages sociaux du cinéma, autour de l’Honoris Causa Richard Dyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, Dec 2018, Talence (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moreau et le vieillissement grotesque mais sublimé : La Vieille qui marchait dans la mer (1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interdisciplinaire doctoral « La révolution silencieuse : femmes-hommes. IV. “Quand vous serez bien vieille, au soir, à la chandelle…”»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Danièle James-Raoul; Gwénaëlle Le Gras, 2018, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949197v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04948540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stars françaises de cinéma renouvellent-elles les modalités de représentation de la sexualité des femmes vieillissantes à l’écran ?</w:t>
               </w:r>
@@ -3664,234 +3664,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter l’intime à l’heure du vieillissement : Charlotte Rampling entre convention et transgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Les écritures de l’intime de l’Antiquité à nos jours. De l’indicible au scandale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Puccini, Feb 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un corps de cent ans et une tête qui n’en a pas vingt » : Les derniers rendez-vous de D.D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Danielle Darrieux, la traversée d’un siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gwénaëlle Le Gras; Geneviève Sellier, May 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et contextualisation de Stars de Richard Dyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de lecture école doctorale Bordeaux Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949196v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04949192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces bandes de filles du cinéma français « qui ont du clitoris » : Mise en lumière et points aveugles de la réception autour de Bande de filles et Divines</w:t>
               </w:r>
@@ -4821,50 +4821,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectacles du crime féminin en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre; OpenEdition Books : 30 octobre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, « Genre à lire.. et à penser », 979-10-240-1883-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/152jc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectacles du crime féminin en Europe : Théâtre, musique, cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4879,167 +4989,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. 2025, 979-10-240-1883-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371755v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-05528609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
               </w:r>
@@ -8180,51 +8180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E99BE79B"/>
+    <w:nsid w:val="53A6C0D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8328,51 +8328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FFC45DC5"/>
+    <w:nsid w:val="0B0C3F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8562,51 +8562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-le-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-406X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120877716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2022.2073990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/decadrages.918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2014.996449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011654ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfc.10.3.235_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfci.5.1.27/1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/livres/spectacles-du-crime-feminin-en-europe-9791024018836.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Courcoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782369422945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chedaleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782847364873" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39195-8_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501300264.ch-004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75266" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.622" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-le-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-406X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120877716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2022.2073990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/decadrages.918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2014.996449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011654ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfc.10.3.235_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfci.5.1.27/1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/livres/spectacles-du-crime-feminin-en-europe-9791024018836.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Courcoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782369422945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chedaleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782847364873" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39195-8_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501300264.ch-004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75266" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.622" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>