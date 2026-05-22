--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2168,51 +2168,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2409,1552 +2409,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc, une trajectoire palimpsestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Temps superposés. Poétiques du palimpseste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bastien Bouchart, Corentin Delcambre et Valentina Tanzi; Université Polytechnique Hauts-de-France, Jun 2026, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Tribune Maraval (2012) et ses suites: quand la polémique sur les salaires des stars révèle les contradictions de l'exception culturelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2025-2026 du GREPs, saison 2 : Quand cinéma et audiovisuel déchaînent les passions : polémiques et controverses médiatiques, tensions politiques et débat public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quentin Mazel, Daniel Morgan, Thomas Pillard, Vivien Soldé, Héloïse Van Appelghem, Feb 2026, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je voulais être acteur, pas actrice ! &amp;quot;: Karin Viard ou la performance comme résistance aux normes genrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l'Ercif, « Créativité et imaginaire des femmes : l’avenir en héritage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Lise Paoli, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Zizanie, un projet paradoxal de fin de carrière représentatif d’une rupture de rythme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Louis de Funès, l’homme-orchestre : poétique d’un acteur comique et réception d’un phénomène populaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yannick Hoffert et Bernard Jeannot-Guérin, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cardinale, une identité multiculturelle au prisme du cinéma français: évolution d'une &amp;quot;altérité familière&amp;quot; à travers Cartouche (de Broca, 1962), Les Pétroleuses (Christian-Jaque, 1971) et Mayrig/588 rue Paradis (Verneuil, 1991-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études, Claudia Cardinale une actrice européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Le Pajolec et Aurore Renaut, Dec 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actrices réalisatrices françaises et la comédie : un double contournement des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes réalisatrices : genre et gender dans le cinéma et les séries télévisées (France, Grande Bretagne, Etats-Unis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Female Filmmakers and Feminism in the Media., Jun 2025, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Moreau: du plafond de verre à l'effet Tchao Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duret-Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, Vedettes!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eléonore Martin et Marie Duret-Pujol, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Duret-Pujol</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Eléonore Martin et Marie Duret-Pujol, Oct 2025, Bordeaux, France</w:t>
+                <w:t xml:space="preserve">hal-05371746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les baby-boomeuses françaises, une génération d'actrices qui renouvellent le vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Genres, Sciences &amp; Écrans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque de fin d'année de la Licence Culture Humaniste et Scientifique (UBM, UB), Domaine Haut-Carré, Talence, May 2024, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque de fin d'année de la Licence Culture Humaniste et Scientifique (UBM, UB), Domaine Haut-Carré, Talence, May 2024, Talence, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Charlotte Rampling Made in France’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Producing the Postnational Popular The Expanding Imagination of Mainstream French Films and Television Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mary Harrod et Raphaëlle Moine, Apr 2022, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mary Harrod et Raphaëlle Moine, Apr 2022, Venise, Italie</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monde est à toi (Romain Gavras, 2018) : Adjani et la dissonance du renversement carnavalesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'acteur et la star comme anomalies: accords imparfaits et dissonances expressives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugo Girard ; Anne Kaftal ; Alexandre Moussa ; Leticia Weber Jarek, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hugo Girard ; Anne Kaftal ; Alexandre Moussa ; Leticia Weber Jarek, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation du couple Morgan-Vidal (1949-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études Michèle Morgan : une star de la cinéphilie populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Sellier; Thomas Pillard, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation du couple Morgan-Vidal (1949-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'études Michèle Morgan : une star de la cinéphilie populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geneviève Sellier; Thomas Pillard, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Michèle Morgan : une star de la cinéphilie populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Pillard ; Geneviève Sellier, Feb 2020, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Pillard ; Geneviève Sellier, Feb 2020, Paris Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depardieu/Deneuve : symptômes de la confusion française entre scène et hors-scène. Réception médiatique de deux polémiques (exil fiscal et MeToo-Polanski)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'obscène maintenant: nouveaux usages, nouveaux enjeux, nouvelles formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nelly Labère et Peter Frei, Nov 2019, Bordeaux MSHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nelly Labère et Peter Frei, Nov 2019, Bordeaux MSHA, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palais Royal ! (Lemercier, 2005) : pour une satire de la fabrique médiatique des reines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reines à la scène et à l'écran de la fin du XIXe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Ferry et Sophie Mentzel, Oct 2019, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ariane Ferry et Sophie Mentzel, Oct 2019, Rouen (Université de Rouen Normandie), France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moreau et Josée Dayan : une entreprise de patrimonialisation de la star vieillissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge du rôle: acteurs et actrices face au temps, au théâtre et au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Françoise Benhamou et Françoise Zamour, Oct 2019, Paris ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Françoise Benhamou et Françoise Zamour, Oct 2019, Paris ENS, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjani vieillissante : une star spectrale contre le système, tout contre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Stars et vedettes européennes de cinéma : figures de la norme et de la transgression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles-Antoine Courcoux; Mattia Lento, Dec 2018, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charles-Antoine Courcoux; Mattia Lento, Dec 2018, Lausane, Suisse</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des intuitions pionnières d’Edgar Morin aux concepts théoriques de Richard Dyer : Stars (Dyer, 1979 ; trad 2004) au prisme des précurseurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Représentations collectives et usages sociaux du cinéma, autour de l’Honoris Causa Richard Dyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, Dec 2018, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, Dec 2018, Talence (Bordeaux), France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moreau et le vieillissement grotesque mais sublimé : La Vieille qui marchait dans la mer (1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisciplinaire doctoral « La révolution silencieuse : femmes-hommes. IV. “Quand vous serez bien vieille, au soir, à la chandelle…”»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle James-Raoul; Gwénaëlle Le Gras, 2018, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Danièle James-Raoul; Gwénaëlle Le Gras, 2018, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stars françaises de cinéma renouvellent-elles les modalités de représentation de la sexualité des femmes vieillissantes à l’écran ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque L’étrange et fabuleux destin du personnage féminin de 50 ans. Réalité et fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actrices et Acteurs de France Associés et sa commission Tunnel de la comédienne de 50 ans, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Actrices et Acteurs de France Associés et sa commission Tunnel de la comédienne de 50 ans, Jan 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter l’intime à l’heure du vieillissement : Charlotte Rampling entre convention et transgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Les écritures de l’intime de l’Antiquité à nos jours. De l’indicible au scandale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Puccini, Feb 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Géraldine Puccini, Feb 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corps de cent ans et une tête qui n’en a pas vingt » : Les derniers rendez-vous de D.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Danielle Darrieux, la traversée d’un siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwénaëlle Le Gras; Geneviève Sellier, May 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gwénaëlle Le Gras; Geneviève Sellier, May 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et contextualisation de Stars de Richard Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de lecture école doctorale Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-François Baillon; Gwénaëlle Le Gras, 2017, Pessac (Université de Bordeaux-Montaigne), France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces bandes de filles du cinéma français « qui ont du clitoris » : Mise en lumière et points aveugles de la réception autour de Bande de filles et Divines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Jeunes filles d’aujourd’hui : du gynécée à la bande »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Ferry; Sandra Provini, Dec 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3964,1593 +4033,1492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du corps au cinéma et dans les séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.6761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bourdier</w:t>
+                <w:t xml:space="preserve">hal-04476307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et comédie : stars, performances, personnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12-13, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.2682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images pour/suite : remake, franchise, filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gendrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kleinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/map.6761⟩</w:t>
+              <w:t xml:space="preserve">, 10, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.2422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°3. Dynamique des études de genre appliquées aux objets médiatiques. Retour sur le congrès de l'Institut du Genre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Sandeau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lécossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12-13, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary French and Francophone Studies : Sites vol. 19, n° 1, &amp;quot; stars du cinéma français d'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Gendrault</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SITES The Journal of Contemporary French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries américaines à l'épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Kleinberger</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°2 Les séries américaines à l'épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Laborde</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias,n°1, &amp;quot;les séries euro-méditerrannéennes à l'épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise au point, n°6 : &amp;quot;Quoi de neuf sur les stars?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...500 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles du crime féminin en Europe : Théâtre, musique, cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre; OpenEdition Books : 30 octobre 2025. , 2025, « Genre à lire.. et à penser », 979-10-240-1883-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/152jc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Âge des stars. Des images à l'épreuve du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ferry</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. 2025, 979-10-240-1883-6</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Âge d'Homme, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinémas et cinéphilies populaires dans la France d’après-guerre 1945-1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/np.9782369422945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Courcoux</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">n°6 de la revue Mise Au Point , &amp;quot;Quoi de neuf sur les stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genres et acteurs du cinéma français 1930-1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">L'Âge d'Homme, 2017</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chedaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Uniersitaires de Rennes, 2012, 978-2-7535-1784-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simon, l’art de la disgrâce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scope, 2010, 978-2912573520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe Deneuve, une « star » française entre classicisme et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde, 2010, 978-2-84736-487-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/np.9782847364873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...95 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...109 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5560,2247 +5528,2247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le lieu devient personnage, le cas de La Maison des Rocheville (Jacques Otmezguine, 2010, France 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Beylot, Béatrice Collignon, Camille Gendrault (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Aquitaine à l'écran Tome II : Tropismes et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.249-266, 2025, 979-10-300-1157-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le lieu devient personnage, le cas de La Maison des Rocheville (Jacques Otmezguine, 2010, France 2)</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Rampling Made in France: From a National to a Postnational Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mary Harrod, Raphaëlle Moine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is it French? Popular Postnational Screen Fiction from France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.173-189, 2024, Palgrave European Film and Media Studies, 978-3-031-39194-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39195-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947868v1</w:t>
-[...55 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04476220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans l'interprétation: Margaret Thatcher, Meryl Streep, la réception et le biopic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Sauvanet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art d'interpréter l'art - Les Cahiers d'Artes n°18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.221-236, 2023, 979-10-300-0865-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476220v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble dans l'interprétation: Margaret Thatcher, Meryl Streep, la réception et le biopic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représenter l’intime au cinéma à l’heure du vieillissement : Charlotte Rampling entre convention et transgression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intime de l’Antiquité à nos jours 2. Les écritures de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.251-260, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.45895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476230v1</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04476296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Cendrillon n'a plus vingt ans : Jeanne Moreau magnifiée en monstre sacré par l'oeil patrimonial de Josée Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chiara Tognolotti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cenerentola, Galatea e Pigmalione. Raccontare il divismo femminile nel cinema tra fiaba e mito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions ETS, pp.175-186, 2021, 8846760409</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476296v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Cendrillon n'a plus vingt ans : Jeanne Moreau magnifiée en monstre sacré par l'oeil patrimonial de Josée Dayan</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, éditions ETS, pp.175-186, 2021, 8846760409</w:t>
+                <w:t xml:space="preserve">Les derniers rendez-vous de D.D. La star, le vieillissement et la capacité d'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Sellier, Gwénaëlle Le Gras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476290v1</w:t>
+                <w:t xml:space="preserve">hal-02522321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les derniers rendez-vous de D.D. La star, le vieillissement et la capacité d'agir</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Geneviève Sellier, Gwénaëlle Le Gras. </w:t>
+                <w:t xml:space="preserve">Introduction, Danielle Darrieux ou la traversée d'un siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwénaëlle Le Gras et Geneviève Sellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danielle Darrieux ou la traversée d'un siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2020, 979-10-300-0489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522321v1</w:t>
+                <w:t xml:space="preserve">hal-02522322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction, Danielle Darrieux ou la traversée d'un siècle</w:t>
+                <w:t xml:space="preserve">L'actrice, la star et l'icône: Catherine Deneuve face au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge des stars : des images à l'épreuve du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Âge d'Homme, pp.37-57, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stars et le temps du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge des stars : des images à l'épreuve du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Âge d'Homme, pp.7-21, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Major Stars, the Heritage Film, and Patrimonial Values in Contemporary French Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair Fox; Michel Marie; Raphaëlle Moine; Hilary Radner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.314--332, 2015, 978-1-4443-3899-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118585405.ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France’s ‘New Don Juan’ : The Representation of Alain Delon’s Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rees-Roberts, Nick and Waldron, Darren. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Delon: style, stardom and masculinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.43--57, 2015, 978-1-62356-760-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501300264.ch-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de la théorisation de la notion de star dans la France d’après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Gras, Gwénaëlle and Sellier, Geneviève. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinémas et cinéphilies populaires dans la France d'après-guerre 1945-1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.81--100, 2015, 978-2-36942-294-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice sur Simone Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique : mouvement ouvrier, mouvement social, de 1940 à mai 1968, Volume 11, FRANCE, Éditions de l'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gwénaëlle Le Gras et Geneviève Sellier. </w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Gras, Gwénaëlle and Sellier, Geneviève. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinémas et cinéphilies populaires dans la France d'après-guerre 1945-1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.7--22, 2015, 978-2-36942-294-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/np.9782369422945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Âge d'Homme, pp.37-57, 2017</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice sur Yves Montand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pennetier, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique : mouvement ouvrier, mouvement social, de 1940 à mai 1968, Volume 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Atelier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les stars et le temps du vieillissement</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">notice Yves Montand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pennetier, Claude and Boulland, Paul and Bouju, Marie-Cécile and Belouet, Eric and Besse, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique, mouvement ouvrier, mouvement social: période 1940-1968, de la Seconde Guerre mondiale à Mai 1968. Tome 11, Ro-Ta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Éditions de l'Atelier / les éditions ouvrières, 2013, 978-2-7082-4335-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">notice &amp;quot;Mise en abyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amiel, Vincent and Farcy, Gérard-Denis and Lucet, Sophie and Sellier, Geneviève. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'acteur: théâtre et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2012, 978-2-7535-2067-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">notice &amp;quot;Pygmalion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Amiel et Gérard-Denis Farcy et Sophie Lucet et Geneviève Sellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'acteur, Théâtre et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Feuillère, escroc mondaine entre deux genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwénaëlle Le Gras; Delphine Chedaleux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres et acteurs du cinéma français 1930-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173--187, 2012, 978-2-7535-1784-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.75266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : le cinéma français en substance (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chedaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwénaëlle Le Gras; Delphine Chedaleux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres et acteurs du cinéma français 1930-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11--18, 2012, 978-2-7535-1784-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.75200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine au cirque, Martine au bûcher ou le point aveugle de l'affaire Lola Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chabrol, Marguerite and Toulza, Pierre-Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lola Montès: lectures croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.141--170, 2011, 978-2-296-56927-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche gender pour une relecture du cinéma populaire français classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beylot, Pierre and Le Corff, Isabelle and Marie, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images en question: cinéma, télévision, nouvelles images : les voies de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.381--390, 2011, 978-2-86781-646-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau monde éditions, pp.81--100, 2015, 978-2-36942-294-5</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Girardot, une enquêtrice aux prises avec le cinéma policier/criminel français des années 70-80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moine, Raphaëlle and Rollet, Brigitte and Sellier, Geneviève. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policiers et criminels: un genre populaire européen sur grand et petit écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.157--166, 2009, 978-2-296-08192-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “patrimoine” Deneuve d’une chaîne télévisée (TF1) à l’autre (Arte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beylot, Pierre and Moine, Raphaëlle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions patrimoniales sur grand et petit écran: contours et enjeux d'un genre intermédiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.139--152, 2009, 978-2-86781-559-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paradoxe de 8 femmes (Ozon, 2002) : l’exagération de la théâtralité au profit du fétichisme cinématographique des actrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Double présence de l’acteur : cinéma/théâtre, Yannis Leontaris, Christina Adamou (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 325-335, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l'Atelier, 2013</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remise en cause et mutation de l’idéal féminin dans le cinéma français des années 70. Catherine Deneuve dans Touche pas à la femme blanche (Marco Ferreri, 1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fiction éclatée, Petits et grands écrans français et francophones, volume 1 : études socioculturelles, Jean-Pierre Bertin-Maghit et Geneviève Sellier (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 303-313, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ambivalence de Deneuve au service du « Dernier métro » (Truffaut, 1980) : perception, recomposition et utilisation de sa « persona »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Acteur de cinéma : approches plurielles, Vincent Amiel, Jacqueline Nacache, Geneviève Sellier et Christian Viviani (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-216, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2012, 978-2-7535-2067-7</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse filmique et gender studies : vers une autre approche des Parapluies de Cherbourg (Demy, 1964)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Analyse des films en question, espaces, gestes, perspectives, Jacqueline Nacache (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 203-221, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgence de la comédie à la française. Les apports de Catherine Deneuve au genre dans Le Sauvage (Rappeneau, 1975) et L’Africain (de Broca, 1983).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cinéma français face aux genres, Raphaëlle Moine (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, pp. 265-273, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...705 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7810,98 +7778,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guillaume Jaehnert, Catherine Deneuve et Yves Saint Laurent : un style entre écran et podium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7911,100 +7879,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deneuve, une « star » française entre classicisme et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen - Basse Normandie, 2007. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04948495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8014,105 +7982,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire contrapuntique du cinéma français : mise en perspective culturelle des stars depuis l’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, Raphaëlle Moine (garante), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04948008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8180,51 +8148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53A6C0D0"/>
+    <w:nsid w:val="B9AA040E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8328,51 +8296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B0C3F82"/>
+    <w:nsid w:val="7E0B1CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8562,51 +8530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-le-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-406X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120877716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2022.2073990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/decadrages.918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2014.996449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011654ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfc.10.3.235_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfci.5.1.27/1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/livres/spectacles-du-crime-feminin-en-europe-9791024018836.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Courcoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782369422945" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chedaleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782847364873" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39195-8_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501300264.ch-004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75266" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.622" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-le-gras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-406X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120877716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2022.2073990" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/decadrages.918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2014.996449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2015.982429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011654ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfc.10.3.235_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/sfci.5.1.27/1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.6761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.2682" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gendrault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kleinberger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.2422" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Courcoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782369422945" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chedaleux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/np.9782847364873" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39195-8_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.45895" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118585405.ch14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501300264.ch-004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75266" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.622" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04948008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>