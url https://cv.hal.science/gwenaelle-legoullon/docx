--- v0 (2026-04-21)
+++ v1 (2026-05-21)
@@ -363,321 +363,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02919653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix de polluer. À propos de : F. Jarrige et T. Le Roux, La contamination du monde. Une histoire des pollutions à l’âge industriel, Seuil</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Danièle Voldman, Locataires et propriétaires. Une histoire française XVIII°-XXI°, Paris, Payot, 2016, 366 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Legoullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741637v1</w:t>
+                <w:t xml:space="preserve">halshs-02919655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Danièle Voldman, Locataires et propriétaires. Une histoire française XVIII°-XXI°, Paris, Payot, 2016, 366 p.</w:t>
+                <w:t xml:space="preserve">Le choix de polluer. À propos de : F. Jarrige et T. Le Roux, La contamination du monde. Une histoire des pollutions à l’âge industriel, Seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Legoullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2019.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02919655v1</w:t>
+                <w:t xml:space="preserve">halshs-01741637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre les sources architecturales au service d'une histoire sociale renouvelée par les enjeux mémoriels et patrimoniaux</w:t>
+                <w:t xml:space="preserve">La construction des grands ensembles en France : émergence et atténuation de nouvelles vulnérabilités environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Legoullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Carnets du LARHRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vulnérabilités environnementales : perspectives historiques, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01338744v1</w:t>
+                <w:t xml:space="preserve">halshs-01579725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des grands ensembles en France : émergence et atténuation de nouvelles vulnérabilités environnementales</w:t>
+                <w:t xml:space="preserve">Mettre les sources architecturales au service d'une histoire sociale renouvelée par les enjeux mémoriels et patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Legoullon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Carnets du LARHRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01579725v1</w:t>
+                <w:t xml:space="preserve">halshs-01338744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La construction des grands ensembles en France : des chantiers expérimentaux aux Zones d’Aménagement Concertées, 1945-1973 »</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/membre/238" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/diverscites/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/membre/238" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.8168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/diverscites/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>