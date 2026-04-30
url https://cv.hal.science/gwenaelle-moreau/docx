--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -398,706 +398,706 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation du souslik par les chasseurs du Magdalénien à l'abri Blénien (Wolschwiller, Alsace)</w:t>
+                <w:t xml:space="preserve">Caours, Rapport de fouille programmée 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Hauts-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177509v1</w:t>
+                <w:t xml:space="preserve">hal-04432859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caours, rapport de fouille programmée 2018-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Hauts-de-France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caours Rapport annuel de fouille programmée 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Hauts-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caours. Rapport triennal de fouille programmée 2015-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la communication. 2018, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caours, Rapport de fouille programmée 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+                <w:t xml:space="preserve">La consommation du souslik par les chasseurs du Magdalénien à l'abri Blénien (Wolschwiller, Alsace)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...37 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France 31 mai-4 juin 2021, Toulouse Les matériaux périssables : nouvelles méthodes, nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, pp.93-110, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...346 lines deleted...]
-                <w:t xml:space="preserve">hal-02914278v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de l’utilisation du Système d’Information Géographique pour les vastes sites de plein air du Paléolithique moyen en France septentrionale. L’Exemple de Caours (Somme, France) et Beauvais (Oise, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,51 +1516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1156A88"/>
+    <w:nsid w:val="7FB5EEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1664,51 +1664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="802D2740"/>
+    <w:nsid w:val="7F7E8456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1898,51 +1898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103196" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103196" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>