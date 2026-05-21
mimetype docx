--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -398,706 +398,706 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caours, Rapport de fouille programmée 2022</w:t>
+                <w:t xml:space="preserve">La consommation du souslik par les chasseurs du Magdalénien à l'abri Blénien (Wolschwiller, Alsace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Auguste</w:t>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France 31 mai-4 juin 2021, Toulouse Les matériaux périssables : nouvelles méthodes, nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, pp.93-110, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432859v1</w:t>
-[...365 lines deleted...]
-                <w:t xml:space="preserve">hal-02914278v1</w:t>
+                <w:t xml:space="preserve">hal-04177509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation du souslik par les chasseurs du Magdalénien à l'abri Blénien (Wolschwiller, Alsace)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caours, Rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Hauts-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caours, rapport de fouille programmée 2018-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Hauts-de-France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caours Rapport annuel de fouille programmée 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Hauts-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caours. Rapport triennal de fouille programmée 2015-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04177509v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la communication. 2018, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de l’utilisation du Système d’Information Géographique pour les vastes sites de plein air du Paléolithique moyen en France septentrionale. L’Exemple de Caours (Somme, France) et Beauvais (Oise, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,51 +1516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FB5EEA4"/>
+    <w:nsid w:val="5D8020D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1664,51 +1664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F7E8456"/>
+    <w:nsid w:val="A498BCDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1898,51 +1898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103196" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenaelle-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04692732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103196" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>