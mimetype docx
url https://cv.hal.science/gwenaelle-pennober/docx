--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1187,278 +1187,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477699v1</w:t>
+                <w:t xml:space="preserve">hal-02896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896350v1</w:t>
+                <w:t xml:space="preserve">hal-02477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-1 and Sentinel-2 Time Series Processing Chains for Cyclone Impact Monitoring in South West Indian Ocean</w:t>
               </w:r>
@@ -2769,200 +2769,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie des trajectoires des communautés récifales en réponse aux perturbations : approche du blanchissement corallien sur l'Ile de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l’érosion hydrique des sols sur un bassin versant du sud-ouest de Madagascar, le Fiherenana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239640v1</w:t>
+                <w:t xml:space="preserve">hal-01239641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’érosion hydrique des sols sur un bassin versant du sud-ouest de Madagascar, le Fiherenana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une cartographie des trajectoires des communautés récifales en réponse aux perturbations : approche du blanchissement corallien sur l'Ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 197, pp.102--111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.12591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239641v1</w:t>
+                <w:t xml:space="preserve">hal-01239640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection à très haute résolution spatiale du blanchissement corralien sur les récifs de l'Île de La Réunion</w:t>
               </w:r>
@@ -4417,256 +4417,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t>
+                <w:t xml:space="preserve">Video camera to monitor microtidal fringing reef beaches : Lesson from a year of observation in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+                <w:t xml:space="preserve">Jaimie Machabée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brial</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WIOMSA 12th Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Port Elizabeth, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900398v1</w:t>
+                <w:t xml:space="preserve">hal-03881733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video camera to monitor microtidal fringing reef beaches : Lesson from a year of observation in Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaimie Machabée</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pennober Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIOMSA 12th Scientific Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Denis, Réunion. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10256254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881733v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de l'imagerie multispectrale pour le suivi des récifs coralliens</w:t>
               </w:r>
@@ -5250,256 +5250,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphosedimentary evolution of carbonate sandy beaches at decadal scale : case study in Reunion Island , Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Myriam Mahabot</w:t>
+                <w:t xml:space="preserve">Monitoring des forêts de mangrove exploitées à Madagascar versus gestion des ressources halieutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bemana Njara José Ranaivoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 18511</w:t>
+              <w:t xml:space="preserve">Mangroves 2017 « Les mangroves des îles de l’Océan Indien occidental : dynamiques, pressions, gestions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mahajanga, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521589v1</w:t>
+                <w:t xml:space="preserve">hal-01693240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring des forêts de mangrove exploitées à Madagascar versus gestion des ressources halieutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bemana Njara José Ranaivoson</w:t>
+                <w:t xml:space="preserve">Morphosedimentary evolution of carbonate sandy beaches at decadal scale : case study in Reunion Island , Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Myriam Mahabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valade</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mangroves 2017 « Les mangroves des îles de l’Océan Indien occidental : dynamiques, pressions, gestions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mahajanga, Madagascar</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 18511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693240v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
               </w:r>
@@ -6627,277 +6627,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation des défenses naturelles du littoral : la démarche de l'Observatoire du littoral autour du suivi du cordon dunaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des systèmes d'information géographique (SIG) à la connaissance et à la gestion de l'environnement côtier d'Afrique de l'Ouest : exemples choisis en Mauritanie, Guinée-Bissau et Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marico</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Levoy</w:t>
+                <w:t xml:space="preserve">A. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque international Interactions Nature-Société : analyse et modèles, UMR 6554 CNRS-LETG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Baule, France. (5p. support CD)</w:t>
+              <w:t xml:space="preserve">Symposium international Ecosystème côtier d'Afrique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bruxelles, Belgique. pp.133-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082907v1</w:t>
+                <w:t xml:space="preserve">hal-00071158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des systèmes d'information géographique (SIG) à la connaissance et à la gestion de l'environnement côtier d'Afrique de l'Ouest : exemples choisis en Mauritanie, Guinée-Bissau et Côte d'Ivoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Préservation des défenses naturelles du littoral : la démarche de l'Observatoire du littoral autour du suivi du cordon dunaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ould Senhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. da Silva</w:t>
+                <w:t xml:space="preserve">F. Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Ecosystème côtier d'Afrique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bruxelles, Belgique. pp.133-145</w:t>
+              <w:t xml:space="preserve">Actes du Colloque international Interactions Nature-Société : analyse et modèles, UMR 6554 CNRS-LETG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Baule, France. (5p. support CD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071158v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS approach for multi-scale coral reefs mapping of the West Indian Ocean: a rationale</w:t>
               </w:r>
@@ -7755,329 +7755,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01377919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change detection from Pléiades images: A case study of Béjisa cyclone's impact on La Réunion coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sharks International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t>
+              <w:t xml:space="preserve">Pléiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487162v1</w:t>
+                <w:t xml:space="preserve">hal-01486538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change detection from Pléiades images: A case study of Béjisa cyclone's impact on La Réunion coral reefs</w:t>
+                <w:t xml:space="preserve">Evaluation of littoral distribution using images from Pléiades satellites on a reef context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486538v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of littoral distribution using images from Pléiades satellites on a reef context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bourjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Lemahieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Turquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pléiades Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sharks International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Durban, South Africa. Programm and Poster Abstracts of Shark International, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487161v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des habitats des récifs coralliens des iles françaises de l'océan Indien</w:t>
               </w:r>
@@ -8201,51 +8201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shark attack impact on spatial and temporal distribution of users on the western coast of Reunion Island, France, SWIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9375,151 +9375,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de mission d'appui &amp;quot;SIG-Télédétection à l'Observatoire du Littoral Mauritanien</w:t>
+                <w:t xml:space="preserve">Rapport de mission d'appui &amp;quot; SIG-Télédétection à l'Observatoire du Littoral Mauritanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070954v1</w:t>
+                <w:t xml:space="preserve">hal-00083679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de mission d'appui &amp;quot; SIG-Télédétection à l'Observatoire du Littoral Mauritanien</w:t>
+                <w:t xml:space="preserve">Rapport de mission d'appui &amp;quot;SIG-Télédétection à l'Observatoire du Littoral Mauritanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083679v1</w:t>
+                <w:t xml:space="preserve">hal-00070954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10423,51 +10423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement des requins bouledogue (Carcharhinus leucas) et tigre (Galeocerdo cuvier) à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10962,51 +10962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02495-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00021.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Affane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Mahabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00031.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.11.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borius" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.10287736v9n1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Simao da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abouidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giraudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madec Cuq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Odon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Folio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3298" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Odon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;guerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dom&#233;jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfane Bacar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Nicet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machab&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goutorbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Menguis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machabee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521589v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01693240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemana Njara Jos&#233; Ranaivoson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemahieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mass&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Bourmaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yamano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Banton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould Senhoury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Nicet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemine Ould Baba M. Cheikh Ould Khaled" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04035750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porcher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campredon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufa&#255;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008110v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070954v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzoni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487170v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487165v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363430v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02495-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00021.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Affane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Mahabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00031.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.11.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borius" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.10287736v9n1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Simao da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abouidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giraudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madec Cuq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Odon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Folio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3298" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Odon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;guerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dom&#233;jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfane Bacar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Nicet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machab&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goutorbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Menguis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machabee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01693240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemana Njara Jos&#233; Ranaivoson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemahieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mass&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Bourmaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yamano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Banton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marico" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould Senhoury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Nicet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemine Ould Baba M. Cheikh Ould Khaled" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04035750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porcher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campredon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufa&#255;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008110v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzoni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487170v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487165v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363430v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>