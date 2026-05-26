--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -785,814 +785,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Solène Delebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Belon</w:t>
+                <w:t xml:space="preserve">Camille Fossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+                <w:t xml:space="preserve">hal-03628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces emblématiques et gestion de la mer, regards pluridisciplinaires en sciences sociales et nouvelles approches méthodologiques dans l’outre-mer indo-pacifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Delebecque</w:t>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Cillaurren</w:t>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">Remi Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 259-260, pp.181-203. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.11164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628390v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing Patterns of Malaria in Grande Comore after a Drastic Decline: Importance of Fine-Scale Spatial Analysis to Inform Future Control Actions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Cardinale</w:t>
+                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244082⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102690v1</w:t>
+                <w:t xml:space="preserve">hal-02896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896350v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinel-1 and Sentinel-2 Time Series Processing Chains for Cyclone Impact Monitoring in South West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-1593-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477699v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-1 and Sentinel-2 Time Series Processing Chains for Cyclone Impact Monitoring in South West Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing Patterns of Malaria in Grande Comore after a Drastic Decline: Importance of Fine-Scale Spatial Analysis to Inform Future Control Actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artadji Attoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahamatou Silai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+                <w:t xml:space="preserve">Bacar Affane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.4082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-1593-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12244082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920086v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of malaria in Madagascar</w:t>
               </w:r>
@@ -2769,200 +2769,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’érosion hydrique des sols sur un bassin versant du sud-ouest de Madagascar, le Fiherenana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une cartographie des trajectoires des communautés récifales en réponse aux perturbations : approche du blanchissement corallien sur l'Ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 197, pp.102--111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239641v1</w:t>
+                <w:t xml:space="preserve">hal-01239640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie des trajectoires des communautés récifales en réponse aux perturbations : approche du blanchissement corallien sur l'Ile de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l’érosion hydrique des sols sur un bassin versant du sud-ouest de Madagascar, le Fiherenana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239640v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection à très haute résolution spatiale du blanchissement corralien sur les récifs de l'Île de La Réunion</w:t>
               </w:r>
@@ -3525,239 +3525,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par analyse spatiale de la faisabilité de captage d'eau souterraine sur le Massif du Piton de la Fournaise (île de La Réunion - France - Océan Indien)</w:t>
+                <w:t xml:space="preserve">Approche par analyse spatiale (SIG) de la faisabilité de captage d'eau souterraine sur le Massif de la Fournaise (île de la Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Odon</w:t>
+                <w:t xml:space="preserve">O. Odon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Folio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 275, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, juin 2004 (275), 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110326v1</w:t>
+                <w:t xml:space="preserve">hal-00083749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par analyse spatiale (SIG) de la faisabilité de captage d'eau souterraine sur le Massif de la Fournaise (île de la Réunion)</w:t>
+                <w:t xml:space="preserve">Approche par analyse spatiale de la faisabilité de captage d'eau souterraine sur le Massif du Piton de la Fournaise (île de La Réunion - France - Océan Indien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Odon</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Odon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Folio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, juin 2004 (275), 13 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.3298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083749v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique littorale d'un delta estuarien : les Bijagos (Guinée-Bissau)</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attoumane Artadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahamatou Silai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfane Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,90 +5023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria and environment : Search for specific landscape indicators of its distribution in the village of Grande Comore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artadji Attoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacar Affane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahamatou Silai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5738,204 +5738,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01377825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a combination of proxies to characterise Ermitage beach dynamic in Reunion Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Myriam Mahabot</w:t>
+                <w:t xml:space="preserve">Detection environmental changes using satellite imageries on reef and watershed contexts in the SWIO, REEFSAT’s project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rich Data, Poor Data: Geospatial creativity and Innovation for managing changing coastal systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSIR, Apr 2015, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">CoastGIS symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473678v1</w:t>
+                <w:t xml:space="preserve">hal-01485911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection environmental changes using satellite imageries on reef and watershed contexts in the SWIO, REEFSAT’s project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Lagabrielle</w:t>
+                <w:t xml:space="preserve">Using a combination of proxies to characterise Ermitage beach dynamic in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Myriam Mahabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoastGIS symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Rich Data, Poor Data: Geospatial creativity and Innovation for managing changing coastal systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSIR, Apr 2015, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485911v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend and assessment of coral beaches shoreline : from a local study in Reunion Island to a regional observatory</w:t>
               </w:r>
@@ -6040,260 +6040,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of land cover dynamics: a requirement for coastal management: The case of study of the Fiherenana (Southwest coast of Madagascar) and Ermitage (west coast of La Réunion) drainage basins</w:t>
+                <w:t xml:space="preserve">Building transdisciplinary indicators for reef management in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Payet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">A Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-F Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIOMSA 8th symposium</w:t>
+              <w:t xml:space="preserve">8th WIOMSA Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Maputo, Mozambique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486535v1</w:t>
+                <w:t xml:space="preserve">hal-02112760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building transdisciplinary indicators for reef management in Reunion Island</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of land cover dynamics: a requirement for coastal management: The case of study of the Fiherenana (Southwest coast of Madagascar) and Ermitage (west coast of La Réunion) drainage basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bigot</w:t>
+                <w:t xml:space="preserve">E. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-F Bourmaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th WIOMSA Scientific Symposium</w:t>
+              <w:t xml:space="preserve">WIOMSA 8th symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Maputo, Mozambique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112760v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring coastal uses of the Marine Reserve of La Reunion using aerial surveys, Reunion Island, France, West Indian Ocean.</w:t>
               </w:r>
@@ -7511,90 +7511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the elimination of malaria in the Union of Comoros: geographical insight on control actions and maintenance factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artadji Attoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahamatou Silai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affane Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7636,103 +7636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of malaria distribution in the Union of Comoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artadji Attoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahamatou Silai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affane Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Basel, Switzerland. 20 (Suppl. 1), pp.224, Tropical Medicine and International Health</w:t>
@@ -7755,204 +7755,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01377919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change detection from Pléiades images: A case study of Béjisa cyclone's impact on La Réunion coral reefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Evaluation of littoral distribution using images from Pléiades satellites on a reef context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486538v1</w:t>
+                <w:t xml:space="preserve">hal-01487161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of littoral distribution using images from Pléiades satellites on a reef context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Change detection from Pléiades images: A case study of Béjisa cyclone's impact on La Réunion coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487161v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARC: Ecology and habitat use of tiger Galeocerdo cuvier and bull Carcharhinus leucas sharks on the west coast of Reunion Island, Western Indian ocean</w:t>
               </w:r>
@@ -8188,64 +8188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shark attack impact on spatial and temporal distribution of users on the western coast of Reunion Island, France, SWIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,51 +10160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la fréquentation des activités nautiques dans le cadre du programme CHARC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10252,51 +10252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la turbidité littorale de surface par télédétection : Contribution à la caractérisation des habitats de deux espèces de requins (requin tigre et requin bouledogue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10962,51 +10962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02495-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00021.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Affane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Mahabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00031.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.11.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borius" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.10287736v9n1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Simao da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abouidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giraudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madec Cuq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Odon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Folio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3298" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Odon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;guerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dom&#233;jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfane Bacar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Nicet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machab&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goutorbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Menguis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machabee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01693240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemana Njara Jos&#233; Ranaivoson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemahieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mass&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Bourmaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yamano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Banton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marico" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould Senhoury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Nicet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemine Ould Baba M. Cheikh Ould Khaled" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04035750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porcher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campredon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufa&#255;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008110v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzoni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487170v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487165v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363430v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02495-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morisseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00021.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delebecque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Cillaurren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fossier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Affane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemahieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Myriam Mahabot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Troadec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00031.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.11.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pothin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Lagabrielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Roberts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2013.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58MJGQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13379" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Payet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12591" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borius" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.10287736v9n1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Mohamed Sinane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Simao da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abouidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mirault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giraudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madec Cuq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Odon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Odon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Folio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3298" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;guerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dom&#233;jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N&#246;el-Cadet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfane Bacar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Nicet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chouillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machab&#233;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477852v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goutorbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Menguis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machabee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01693240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bemana Njara Jos&#233; Ranaivoson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01485997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troadec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112760v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemahieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mass&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Bourmaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yamano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Banton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071158v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marico" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ould Senhoury" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Nicet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemine Ould Baba M. Cheikh Ould Khaled" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04035750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487161v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lemahieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487162v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourjea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porcher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campredon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufa&#255;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008110v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070954v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;douin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vii" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzoni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487170v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487165v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363430v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>