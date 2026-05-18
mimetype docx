--- v0 (2026-03-19)
+++ v1 (2026-05-18)
@@ -72,1282 +72,1429 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Alphonse Karr et Juliette Drouet, une liaison dangereuse »</w:t>
+                <w:t xml:space="preserve">Ego Hugo, Nos Hugo ? Pratiques littéraires en famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs en lien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/sel.644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631873v1</w:t>
+                <w:t xml:space="preserve">hal-05606901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publier les Lettres de Juliette Drouet à Victor Hugo, une aventure éditoriale singulière</w:t>
+                <w:t xml:space="preserve">« Alphonse Karr et Juliette Drouet, une liaison dangereuse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, D’outre-tombe : vie et destin des œuvres posthumes, 25</w:t>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ces méchantes lettres, 49, p. 153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614368v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Le paradis perdu” ou les retours d’exils de Juliette Drouet dans ses Lettres à Victor Hugo »</w:t>
+                <w:t xml:space="preserve">Publier les Lettres de Juliette Drouet à Victor Hugo, une aventure éditoriale singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Retours d’exils (1848-1885), 50, p. 41-63</w:t>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, D’outre-tombe : vie et destin des œuvres posthumes, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614650v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix dans l’épistolaire : lettres de Juliette Drouet à Victor Hugo</w:t>
+                <w:t xml:space="preserve">« “Le paradis perdu” ou les retours d’exils de Juliette Drouet dans ses Lettres à Victor Hugo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, « Ce qui parle en moi » : l’étrangeté de la voix, 333, p. 143-157</w:t>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Retours d’exils (1848-1885), 50, p. 41-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614442v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lettres de Juliette Drouet à Victor Hugo</w:t>
+                <w:t xml:space="preserve">La voix dans l’épistolaire : lettres de Juliette Drouet à Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Correspondances, 79, p. 17-18</w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Ce qui parle en moi » : l’étrangeté de la voix, 333, p. 143-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614623v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraits érotiques de la correspondance de Juliette Drouet à Victor Hugo</w:t>
+                <w:t xml:space="preserve">Les Lettres de Juliette Drouet à Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Eros dans la lettre, 43, p. 25-35</w:t>
+              <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Correspondances, 79, p. 17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614597v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo académicien (1841)</w:t>
+                <w:t xml:space="preserve">Extraits érotiques de la correspondance de Juliette Drouet à Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hovasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Juliette Drouet épistolière</w:t>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Eros dans la lettre, 43, p. 25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614530v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo académicien (1841)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Naugrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juliette Drouet épistolière</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres inédites de Juliette Drouet à Victor Hugo de Marva A. Barnett et Gérard Pouchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 175, pp.172-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo journaliste</w:t>
+                <w:t xml:space="preserve">Victor Hugo et les tables tournantes de Jersey, ou comment jeter &amp;quot;des vérités surnaturelles dans le vrai humain”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Victor Hugo et Egaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">L'étrange familier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pluridisciplinaire Textes et Cultures (CPTC) / Université Bourgogne Europe, Apr 2026, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267452v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Ange sauveur et la Pénitente : le « contrat » de Victor Hugo et Juliette Drouet</w:t>
+                <w:t xml:space="preserve">Hugo journaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire sa confession en France de la Renaissance à nos jours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Festival Victor Hugo et Egaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348476v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo's ocean, Juliette's eye</w:t>
+                <w:t xml:space="preserve">L’Ange sauveur et la Pénitente : le « contrat » de Victor Hugo et Juliette Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Victor Hugo, The Ocean</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écrire sa confession en France de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLF (Sorbonne Université) et CECJI (Université de Bretagne Occidentale); Université de Lausanne, Mar 2023, Paris - Université Paris 1 Panthéon Sorbonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.15013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632252v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Juliette Drouet, amoureuse emprisonnée ou épistolière libérée ? »</w:t>
+                <w:t xml:space="preserve">Hugo's ocean, Juliette's eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cercle étroit. Femmes à l’épreuve de l’enfermement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Dec 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Victor Hugo, The Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Victor Hugo in Guernsey Society, Jun 2024, Guernesey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639419v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’exposition numérique du territoire d’accueil par les étudiants en situation de mobilité académique : le cas du campus universitaire du Creusot »</w:t>
+                <w:t xml:space="preserve">« Juliette Drouet, amoureuse emprisonnée ou épistolière libérée ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Recherches en cours, projets et domaine transversal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe recherche ESPE-ICS (information et communication scientifique), Apr 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Le Cercle étroit. Femmes à l’épreuve de l’enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Dec 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632154v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22 000 lettres pour cinquante ans d’amour : Juliette Drouet et Victor Hugo</w:t>
+                <w:t xml:space="preserve">« L’exposition numérique du territoire d’accueil par les étudiants en situation de mobilité académique : le cas du campus universitaire du Creusot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue sino-français sur la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Lu Xun, Sep 2018, Shaoxing, Chine</w:t>
+              <w:t xml:space="preserve">Journée d'étude « Recherches en cours, projets et domaine transversal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe recherche ESPE-ICS (information et communication scientifique), Apr 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631928v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ratures de Juliette Drouet : étude d’un corpus de lettres à Victor Hugo »</w:t>
+                <w:t xml:space="preserve">22 000 lettres pour cinquante ans d’amour : Juliette Drouet et Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les écritures de l'intime"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AutoBiographie et Correspondances (ABC) / Institut des Textes et Manuscrits Modernes (ITEM), Jun 2017, ENS Paris, France</w:t>
+              <w:t xml:space="preserve">Dialogue sino-français sur la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Lu Xun, Sep 2018, Shaoxing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632165v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ratures de Juliette Drouet : étude d’un corpus de lettres à Victor Hugo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les écritures de l'intime"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AutoBiographie et Correspondances (ABC) / Institut des Textes et Manuscrits Modernes (ITEM), Jun 2017, ENS Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Delphine de Girardin par une femme de son temps : Juliette Drouet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude organisée à l’Université de Rouen : Delphine de Girardin et son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1357,114 +1504,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition critique de la correspondance de Juliette Drouet à Victor Hugo. Année 1841</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Sifferlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Université, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03999068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1611,51 +1758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Sifferlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614368v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hovasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03999068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Sifferlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hovasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03999068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>