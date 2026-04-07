--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1721,286 +1721,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a periodically supported beam on a nonlinear foundation subjected to moving loads</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural changes assessment in axial stressed beams through frequencies variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+                <w:t xml:space="preserve">Thi Thu Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-2936-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp 41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695314v1</w:t>
+                <w:t xml:space="preserve">hal-01503554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes assessment in axial stressed beams through frequencies variation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+                <w:t xml:space="preserve">Response of a periodically supported beam on a nonlinear foundation subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (2), pp.953 - 961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-2936-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01503554v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration isolation with a MEMS device. Effects of nonlinearities on control efficiency</w:t>
               </w:r>
@@ -2103,77 +2103,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ruocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.In Press, Corrected Proof</w:t>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delepine-Lesoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 184, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delepine Lesoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3390,282 +3390,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATIONS DES ASSEMBLAGES MÉCANIQUES DES IMMEUBLES EN BOIS DE GRANDE HAUTEUR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse fréquentielle automatisée pour la mesure de tension de câbles de précontrainte extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Peyret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSEMBLAGES ISAE SUPMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Cofrend 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération française pour les essais non destructifs, Jun 2023, Marseiille, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/28493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511308v1</w:t>
+                <w:t xml:space="preserve">hal-04248450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle automatisée pour la mesure de tension de câbles de précontrainte extérieure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODELISATIONS DES ASSEMBLAGES MÉCANIQUES DES IMMEUBLES EN BOIS DE GRANDE HAUTEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jeanjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalmer Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Cofrend 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASSEMBLAGES ISAE SUPMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248450v1</w:t>
+                <w:t xml:space="preserve">hal-05511308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study on the re-anchoring of wire in grouted prestressed tendons</w:t>
               </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istanbul IABSE Symposium (ISTBR 2023) LONG SPAN BRIDGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IABSE, Apr 2023, Istanbul, Turkey</w:t>
@@ -4044,51 +4044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFGC; AUGC, May 2023, Orsay (Université Paris 11) / ENS de Cachan, France. </w:t>
@@ -4299,51 +4299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique; Centrale Nantes; CNRS; Nantes Université; Arts et Métiers; École Navale; La Rochelle Université, Aug 2022, Nantes, France</w:t>
@@ -5422,51 +5422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spot weld fatigue life prediction – new criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duraffourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,51 +5681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6018,51 +6018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thu-Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6113,77 +6113,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6234,51 +6234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée Najem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6342,51 +6342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse vibratoire à partir d'extensomètres à fibre optique longue base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delepine-Lesoille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6450,77 +6450,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ruocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
@@ -6549,90 +6549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement des caractéristiques vibratoires du câble de génie civil de l'état sain à l'état endommagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6696,64 +6696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ruocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième Colloque "Analyse vibratoire Expérimentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,64 +6817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ruocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth symposium Vibrations, Chocs et Bruit et ASTELAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Clamart, EDF, France</w:t>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Ruocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T.H. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième colloque Analyse vibratoire expérimentale, ENIVL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7233,51 +7233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles 2D discrets de foule en mouvement : stratégies d'évacuation - synchronisation piétons-structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7334,51 +7334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'utilisation de capteurs de vibration pour la surveillance de santé des structures du génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée Najem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7506,51 +7506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Maceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7888,51 +7888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cintra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7976,51 +7976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cintra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8064,51 +8064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cintra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8139,51 +8139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D discrete crowd movement model: pedestrian dynamics -crowd-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhyeok Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Aparicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bertholet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.4353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13084792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gebai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11219809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Point" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76N7W4QS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00880660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.06.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine Lesoille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmer Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96106-9_29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornert Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyret Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catterou Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Catterou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28493" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Dalmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumunel Gwendal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Mohamed Barkat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffourg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bruno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01149714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Ha Le" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Elias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Najem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kaddah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00837988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00808445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.H. Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maceri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198953v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cintra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Christoforou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1452077b578cd33000df4cdb738f4e22151d97eb;anchor=swh:1:dir:a6bfe06f8fa9146f003fba9481fec9930f52005d;path=/YunhyeokHan-VibrationTracker-fb52d8a/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhyeok Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Aparicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bertholet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.4353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13084792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gebai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11219809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Point" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76N7W4QS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00880660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.06.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine Lesoille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmer Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96106-9_29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornert Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyret Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catterou Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanjean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28493" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Catterou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Dalmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumunel Gwendal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Mohamed Barkat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffourg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bruno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01149714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Ha Le" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Elias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Najem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kaddah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00837988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00808445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.H. Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maceri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198953v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cintra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Christoforou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1452077b578cd33000df4cdb738f4e22151d97eb;anchor=swh:1:dir:a6bfe06f8fa9146f003fba9481fec9930f52005d;path=/YunhyeokHan-VibrationTracker-fb52d8a/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>