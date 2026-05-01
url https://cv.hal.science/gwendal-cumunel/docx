--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -734,533 +734,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Testing of Passive Linear TMD for Postural Tremor Attenuation</w:t>
+                <w:t xml:space="preserve">Development of an auto compensation system in cyclic triaxial apparatus for liquefaction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Gebai</w:t>
+                <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+                <w:t xml:space="preserve">Qingyun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11219809⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.106707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457350v1</w:t>
+                <w:t xml:space="preserve">hal-04313267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why vehicle architecture is so important for comfort dynamics? Certain analysis tools of comfort dynamics for vehicle architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+                <w:t xml:space="preserve">Experimental Testing of Passive Linear TMD for Postural Tremor Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107575⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.9809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11219809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182331v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the loading frequency on the sand liquefaction behaviour in cyclic triaxial tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why vehicle architecture is so important for comfort dynamics? Certain analysis tools of comfort dynamics for vehicle architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Canou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.106779. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.107575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313255v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an auto compensation system in cyclic triaxial apparatus for liquefaction analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of the loading frequency on the sand liquefaction behaviour in cyclic triaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
+                <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 144, pp.106707. </w:t>
+              <w:t xml:space="preserve">, 2021, 147, pp.106779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313267v1</w:t>
+                <w:t xml:space="preserve">hal-04313255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation and model of a nonlinear absorber for vibration attenuation</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,773 +3040,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the surface quality of a drilling on the cyclic behaviour of wood for a dowel-type assembly</w:t>
+                <w:t xml:space="preserve">A dynamic model for the cyclic behavior of wood assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalmer Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Catterou</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornert Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyret Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catterou Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelone (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">GDR BOIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519784v1</w:t>
+                <w:t xml:space="preserve">hal-05511306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Modale Opérationnelle par Caméras d'une Structure de Grande Hauteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunhyeok Han</w:t>
+                <w:t xml:space="preserve">Influence of the surface quality of a drilling on the cyclic behaviour of wood for a dowel-type assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalmer Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Catterou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ICMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610891v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model for the cyclic behavior of wood assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalmer Gomez</w:t>
+                <w:t xml:space="preserve">Analyse Modale Opérationnelle par Caméras d'une Structure de Grande Hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhyeok Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catterou Thomas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR BOIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511306v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle automatisée pour la mesure de tension de câbles de précontrainte extérieure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement hystérétique des assemblages mécaniques de type tige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jeanjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gomez Dalmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumunel Gwendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornert Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyret Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catterou Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Cofrend 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR BOIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248450v1</w:t>
+                <w:t xml:space="preserve">hal-05511307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATIONS DES ASSEMBLAGES MÉCANIQUES DES IMMEUBLES EN BOIS DE GRANDE HAUTEUR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse fréquentielle automatisée pour la mesure de tension de câbles de précontrainte extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Peyret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSEMBLAGES ISAE SUPMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Cofrend 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération française pour les essais non destructifs, Jun 2023, Marseiille, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/28493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511308v1</w:t>
+                <w:t xml:space="preserve">hal-04248450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the re-anchoring of wire in grouted prestressed tendons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODELISATIONS DES ASSEMBLAGES MÉCANIQUES DES IMMEUBLES EN BOIS DE GRANDE HAUTEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalmer Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istanbul IABSE Symposium (ISTBR 2023) LONG SPAN BRIDGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IABSE, Apr 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ASSEMBLAGES ISAE SUPMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248555v1</w:t>
+                <w:t xml:space="preserve">hal-05511308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based vibration analysis of medium and high-rise wood constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhyeok Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3848,420 +3844,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition des Journées des Jeunes Chercheurs/Chercheuses en Acoustique vibrations et Bruit (JJCAB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of a camera network using a coded light signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study on the re-anchoring of wire in grouted prestressed tendons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC-XLI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Austin (Texas), United States</w:t>
+              <w:t xml:space="preserve">Istanbul IABSE Symposium (ISTBR 2023) LONG SPAN BRIDGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IABSE, Apr 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518763v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical impact of wires break in grouted external prestressing tendon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tien Hoang</w:t>
+                <w:t xml:space="preserve">Synchronization of a camera network using a coded light signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhyeok Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMAC-XLI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Austin (Texas), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248433v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hystérétique des assemblages mécaniques de type tige</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical impact of wires break in grouted external prestressing tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR BOIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC; AUGC, May 2023, Orsay (Université Paris 11) / ENS de Cachan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511307v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse vibratoire de câbles de précontrainte extérieure pour différents niveaux d’endommagement</w:t>
               </w:r>
@@ -4286,64 +4286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique; Centrale Nantes; CNRS; Nantes Université; Arts et Métiers; École Navale; La Rochelle Université, Aug 2022, Nantes, France</w:t>
@@ -4474,51 +4474,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
+                <w:t xml:space="preserve">Atténuation des vibrations mécaniques en basse fréquence par un absorbeur dynamique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
@@ -4536,313 +4536,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585746v1</w:t>
+                <w:t xml:space="preserve">hal-03465719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale d'une poutre par corrélation d'images numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Régal</w:t>
+                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Quiertant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465722v1</w:t>
+                <w:t xml:space="preserve">hal-01585746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Lavazec</w:t>
+                <w:t xml:space="preserve">Analyse modale d'une poutre par corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Régal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quiertant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2017, 14th U. S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566420v1</w:t>
+                <w:t xml:space="preserve">hal-03465722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des vibrations mécaniques en basse fréquence par un absorbeur dynamique non-linéaire</w:t>
+                <w:t xml:space="preserve">Attenuation of acoustic waves and mechanical vibrations at low frequencies by a nonlinear dynamical absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
@@ -4860,73 +4860,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">USNCCM 2017, 14th U. S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465719v1</w:t>
+                <w:t xml:space="preserve">hal-01566420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear microstructured material to reduce noise and vibrations at low frequencies</w:t>
               </w:r>
@@ -5148,282 +5148,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a Periodically Supported Beam on a Non-Uniform Viscoelastic Foundation subject to Moving Loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Hoang</w:t>
+                <w:t xml:space="preserve">Métamatériau microstructuré non-linéaire pour l’atténuation du bruit et des vibrations en basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Lavazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Batou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e Congrès Francais d'Acoustique et 20ème colloque VIbrations, SHocks and NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696135v1</w:t>
+                <w:t xml:space="preserve">hal-01303185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériau microstructuré non-linéaire pour l’atténuation du bruit et des vibrations en basses fréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Lavazec</w:t>
+                <w:t xml:space="preserve">Response of a Periodically Supported Beam on a Non-Uniform Viscoelastic Foundation subject to Moving Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Francais d'Acoustique et 20ème colloque VIbrations, SHocks and NOise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. pp.185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.110.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303185v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spot weld fatigue life prediction – new criteria</w:t>
               </w:r>
@@ -5543,64 +5543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5878,813 +5878,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire/ Road Dynamic Contact; Study of Different Approaches to Modelling of a Tire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Structural Modifications of an Euler-Bernoulli Beam through Modal Parameters Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thu-Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118252v1</w:t>
+                <w:t xml:space="preserve">hal-01021226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Structural Modifications of an Euler-Bernoulli Beam through Modal Parameters Variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tire/ Road Dynamic Contact; Study of Different Approaches to Modelling of a Tire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladan Pahlevani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France. s.p</w:t>
+              <w:t xml:space="preserve">EURODYN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021226v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détection de la position de variation de masse dans un système dynamique : vérification expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement des caractéristiques vibratoires du câble de génie civil de l'état sain à l'état endommagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Ha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Elias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nelly Point</w:t>
+                <w:t xml:space="preserve">L. Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851963v1</w:t>
+                <w:t xml:space="preserve">hal-00837988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la mesure sur les méthodes de détection d'endommagement basée sur la courbure modale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de détection de la position de variation de masse dans un système dynamique : vérification expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désirée Najem</w:t>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Kaddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851960v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire à partir d'extensomètres à fibre optique longue base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la mesure sur les méthodes de détection d'endommagement basée sur la courbure modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désirée Najem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Delepine-Lesoille</w:t>
+                <w:t xml:space="preserve">Fouad Kaddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesures et Techniques Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799991v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vibration-based damage assessment method to deal with time varying loading of pre-stressed structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse vibratoire à partir d'extensomètres à fibre optique longue base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delepine-Lesoille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France</w:t>
+              <w:t xml:space="preserve">Mesures et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851889v1</w:t>
+                <w:t xml:space="preserve">hal-01799991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement des caractéristiques vibratoires du câble de génie civil de l'état sain à l'état endommagé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A vibration-based damage assessment method to deal with time varying loading of pre-stressed structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Ruocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837988v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVD-based approach for damage detection of pre-stressed structures</w:t>
               </w:r>
@@ -7138,51 +7138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DynaTimberEyes : Identification par méthodes optiques et modélisation de la dynamique non-linéaire des bâtiments bois moyenne et grande hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7321,103 +7321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'utilisation de capteurs de vibration pour la surveillance de santé des structures du génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée Najem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Kaddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7461,321 +7461,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on a Scaled Model of Offshore Wind Turbine on Monopile Foundation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of a Tuned Mass Damper with Eddy Currents Damping Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Allani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Canou</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Maceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models, Simulation, and Experimental Issues in Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.249-267, 2017, Springer Series in Solid and Structural Mechanics, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48884-4_14⟩</w:t>
+              <w:t xml:space="preserve">, pp.235-248, 2017, Springer Series in Solid and Structural Mechanics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48884-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746123v1</w:t>
+                <w:t xml:space="preserve">hal-03746302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of a Tuned Mass Damper with Eddy Currents Damping Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Allani</w:t>
+                <w:t xml:space="preserve">Experimental Study on a Scaled Model of Offshore Wind Turbine on Monopile Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franco Maceri</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models, Simulation, and Experimental Issues in Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-248, 2017, Springer Series in Solid and Structural Mechanics, </w:t>
+              <w:t xml:space="preserve">, pp.249-267, 2017, Springer Series in Solid and Structural Mechanics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48884-4_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48884-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746302v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à fibres optiques.</w:t>
               </w:r>
@@ -8654,51 +8654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhyeok Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Aparicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bertholet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.4353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13084792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gebai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11219809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Point" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76N7W4QS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00880660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.06.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine Lesoille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmer Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96106-9_29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornert Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyret Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catterou Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanjean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28493" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Catterou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Dalmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumunel Gwendal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Mohamed Barkat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffourg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bruno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01149714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Ha Le" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Elias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Najem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kaddah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00837988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00808445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.H. Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maceri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198953v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cintra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Christoforou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1452077b578cd33000df4cdb738f4e22151d97eb;anchor=swh:1:dir:a6bfe06f8fa9146f003fba9481fec9930f52005d;path=/YunhyeokHan-VibrationTracker-fb52d8a/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhyeok Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Aparicio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bertholet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.4353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier R&#233;gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quiertant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13084792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Peng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106707" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gebai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11219809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106779" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Lavazec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.10.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladan Pahlevani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVNV.2018.093105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012190" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Point" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76N7W4QS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2936-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00880660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00829935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.06.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cumunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22540AE5B361ADF29853F15552F42E4196D0E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine Lesoille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalmer Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96106-9_29" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornert Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyret Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catterou Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Dalmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumunel Gwendal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28493" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Catterou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04248632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Mohamed Barkat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465722v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lavazec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.185" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffourg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bruno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01149714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Ha Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00837988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dieng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Elias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851960v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Najem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kaddah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799991v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delepine-Lesoille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00808445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.H. Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dieng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Argoul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kabalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maceri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01004705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198953v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cintra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Christoforou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1452077b578cd33000df4cdb738f4e22151d97eb;anchor=swh:1:dir:a6bfe06f8fa9146f003fba9481fec9930f52005d;path=/YunhyeokHan-VibrationTracker-fb52d8a/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>