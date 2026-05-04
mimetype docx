--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1765,63 +1765,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons Reciprocally Regulate IL-22 and IL-17 Cytokines in Peripheral Blood Mononuclear Cells from Both Healthy and Asthmatic Subjects</w:t>
+                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons promote Th22 polarization by reciprocally regulating IL-22 and IL- 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Plé</w:t>
+                <w:t xml:space="preserve">Coline Ple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1875,87 +1875,87 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0122372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146525v1</w:t>
+                <w:t xml:space="preserve">hal-03002029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons promote Th22 polarization by reciprocally regulating IL-22 and IL- 17</w:t>
+                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons Reciprocally Regulate IL-22 and IL-17 Cytokines in Peripheral Blood Mononuclear Cells from Both Healthy and Asthmatic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Ple</w:t>
+                <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2009,51 +2009,51 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0122372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002029v1</w:t>
+                <w:t xml:space="preserve">hal-02146525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-1β produced by aggressive breast cancer cells is one of the factors that dictate their interactions with mesenchymal stem cells through chemokine production</w:t>
               </w:r>
@@ -2639,325 +2639,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00758201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[PAIR-gynaecology: multi/interdisciplinary for gynecologic cancer research. Problems needed to be resolved].</w:t>
+                <w:t xml:space="preserve">Potential Role of Estrogen Receptor Beta as a Tumor Suppressor of Epithelial Ovarian Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Carine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chauvin</w:t>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Leblanc</w:t>
+                <w:t xml:space="preserve">David Vindrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caux</w:t>
+                <w:t xml:space="preserve">Françoise Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hoarau</w:t>
+                <w:t xml:space="preserve">Véronique Machelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 99 (4), pp.479-98. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/bdc.2012.1558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723410v1</w:t>
+                <w:t xml:space="preserve">hal-03002049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Role of Estrogen Receptor Beta as a Tumor Suppressor of Epithelial Ovarian Cancer</w:t>
+                <w:t xml:space="preserve">[PAIR-gynaecology: multi/interdisciplinary for gynecologic cancer research. Problems needed to be resolved].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bossard</w:t>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Busson</w:t>
+                <w:t xml:space="preserve">Franck Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vindrieux</w:t>
+                <w:t xml:space="preserve">Eric Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gaudin</w:t>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Machelon</w:t>
+                <w:t xml:space="preserve">Hélène Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44787. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (4), pp.479-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2012.1558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002049v1</w:t>
+                <w:t xml:space="preserve">hal-00723410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coxsackie and adenovirus receptor is a target and a mediator of estrogen action in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vindrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coxsackie and adenovirus receptor is a target and a mediator of estrogen action in breast cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vindrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,520 +3802,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00375507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of activation function-1 regulates proteasome-dependent nuclear mobility and E6-associated protein ubiquitin ligase recruitment to the estrogen receptor beta.</w:t>
+                <w:t xml:space="preserve">CXCR2 agonists in ADPKD liver cyst fluids promote cell proliferation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Picard</w:t>
+                <w:t xml:space="preserve">Claudia Amura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charbonneau</w:t>
+                <w:t xml:space="preserve">Kelley Brodsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sanchez</w:t>
+                <w:t xml:space="preserve">Berenice Gitomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Licznar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Busson</w:t>
+                <w:t xml:space="preserve">Kim Mcfann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lazennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (2), pp.317-30. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 294 (3), pp.C786-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/me.2007-0281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00457.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00268259v1</w:t>
+                <w:t xml:space="preserve">inserm-00268266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-8 expression is regulated by histone deacetylases through the nuclear factor-kappaB pathway in breast cancer.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorylation of activation function-1 regulates proteasome-dependent nuclear mobility and E6-associated protein ubiquitin ligase recruitment to the estrogen receptor beta.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Muhlbauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Bossard</w:t>
+                <w:t xml:space="preserve">Nathalie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Freund</w:t>
+                <w:t xml:space="preserve">Catherine Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Durand</w:t>
+                <w:t xml:space="preserve">Mélanie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Licznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.108.047332⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.317-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2007-0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00308891v1</w:t>
+                <w:t xml:space="preserve">inserm-00268259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise review: adult multipotent stromal cells and cancer: risk or benefit?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interleukin-8 expression is regulated by histone deacetylases through the nuclear factor-kappaB pathway in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Muhlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-1006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (5), pp.1359-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.108.047332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00271551v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00308891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR2 agonists in ADPKD liver cyst fluids promote cell proliferation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berenice Gitomer</w:t>
+                <w:t xml:space="preserve">Concise review: adult multipotent stromal cells and cancer: risk or benefit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lazennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Mcfann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 294 (3), pp.C786-96. </w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (6), pp.1387-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00457.2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00268266v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00271551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemokines: novel targets for breast cancer metastasis.</w:t>
               </w:r>
@@ -4386,286 +4386,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00168311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High tumoral levels of Kiss1 and G-protein-coupled receptor 54 expression are correlated with poor prognosis of estrogen receptor-positive breast tumors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oestrogen receptor negative breast cancers exhibit high cytokine content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marot</w:t>
+                <w:t xml:space="preserve">Frédéric Bibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bieche</w:t>
+                <w:t xml:space="preserve">Sophie Gourgou-Bourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aumas</w:t>
+                <w:t xml:space="preserve">Sandrine Burlinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Esselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bouquet</w:t>
+                <w:t xml:space="preserve">Florence Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.R15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr1648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177513v1</w:t>
+                <w:t xml:space="preserve">inserm-00143810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrogen receptor negative breast cancers exhibit high cytokine content.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High tumoral levels of Kiss1 and G-protein-coupled receptor 54 expression are correlated with poor prognosis of estrogen receptor-positive breast tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bibeau</w:t>
+                <w:t xml:space="preserve">D. Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gourgou-Bourgade</w:t>
+                <w:t xml:space="preserve">I. Bieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Burlinchon</w:t>
+                <w:t xml:space="preserve">C. Aumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boissière</w:t>
+                <w:t xml:space="preserve">S. Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.691-702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00143810v1</w:t>
+                <w:t xml:space="preserve">hal-00177513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RelB, a new partner of aryl hydrocarbon receptor-mediated transcription.</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chavey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5274,90 +5274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERalpha and ERbeta expression and transcriptional activity are differentially regulated by HDAC inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Licznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (12), pp.1799-806. </w:t>
@@ -5646,51 +5646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying differential expression of interleukin-8 in breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,355 +5895,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00153815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transductions of breast cancer cells by three DNA viruses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of genes involved in growth inhibition of breast cancer cells transduced with estrogen receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Licznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simona Caporali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Hemmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Luis</w:t>
+                <w:t xml:space="preserve">Alessandro Weisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 553 (3), pp.445-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00143970v1</w:t>
+                <w:t xml:space="preserve">inserm-00143969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes involved in growth inhibition of breast cancer cells transduced with estrogen receptor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Licznar</w:t>
+                <w:t xml:space="preserve">Comparative transductions of breast cancer cells by three DNA viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Hemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Caporali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Weisz</w:t>
+                <w:t xml:space="preserve">José Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 309 (4), pp.1011-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2003.08.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143969v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00143970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-8 expression and its possible relationship with estrogen-receptor-negative status of breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Lazennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,51 +6975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F5D88B7"/>
+    <w:nsid w:val="D142F46C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7206,51 +7206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendal-lazennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8522-1763" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078635039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwendal-lazennec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Rajarathnam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Richmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2023.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sweeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1095289" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ginter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Timaxian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orcel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112584" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Massol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13102328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F A Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah y Kado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dahlem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082076" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gulliver" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2016.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Everaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escobar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4732" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.29256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Malonia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Yadav" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Sinha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Chattopadhyay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.10.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Machelon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044787" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer-Tsong Hsieh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-10-0230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz Adam Vogel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalei Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie K. Miller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.05.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2010.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iankova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375507v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268259v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charbonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Licznar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Muhlbauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Freund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.047332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-1006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Amura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Brodsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Gitomer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcfann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00457.2007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10555-007-9073-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177513v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bieche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou-Bourgade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burlinchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr1648" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. A. Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sciullo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Wong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2006.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/erc.1.01301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a J Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meduri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Domet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06184" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2005.01.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Duong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Servant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208950" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cheng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jig Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Madison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.04.025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chalbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143970v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Hemmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caporali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Weisz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Chauveau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brouillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita S. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saugy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakdel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducouret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007706207857" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8PT8ZG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiffoche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendal-lazennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8522-1763" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078635039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwendal-lazennec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Rajarathnam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Richmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2023.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sweeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1095289" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ginter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Timaxian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orcel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112584" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Massol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13102328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F A Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah y Kado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dahlem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082076" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gulliver" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2016.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Everaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escobar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4732" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.29256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Malonia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Yadav" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Sinha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Chattopadhyay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.10.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Machelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044787" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer-Tsong Hsieh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-10-0230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz Adam Vogel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalei Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie K. Miller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.05.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2010.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iankova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375507v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Amura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Brodsky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Gitomer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcfann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00457.2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charbonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Licznar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Muhlbauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Freund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.047332" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-1006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10555-007-9073-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou-Bourgade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burlinchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr1648" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bieche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. A. Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sciullo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Wong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2006.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/erc.1.01301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a J Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meduri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Domet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06184" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2005.01.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Duong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Servant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208950" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cheng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jig Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Madison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.04.025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chalbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caporali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Weisz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Hemmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.101" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Chauveau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brouillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita S. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saugy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakdel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducouret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007706207857" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8PT8ZG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiffoche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>