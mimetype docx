--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1765,63 +1765,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons promote Th22 polarization by reciprocally regulating IL-22 and IL- 17</w:t>
+                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons Reciprocally Regulate IL-22 and IL-17 Cytokines in Peripheral Blood Mononuclear Cells from Both Healthy and Asthmatic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Ple</w:t>
+                <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1875,87 +1875,87 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0122372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002029v1</w:t>
+                <w:t xml:space="preserve">hal-02146525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons Reciprocally Regulate IL-22 and IL-17 Cytokines in Peripheral Blood Mononuclear Cells from Both Healthy and Asthmatic Subjects</w:t>
+                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons promote Th22 polarization by reciprocally regulating IL-22 and IL- 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Plé</w:t>
+                <w:t xml:space="preserve">Coline Ple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2009,51 +2009,51 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0122372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146525v1</w:t>
+                <w:t xml:space="preserve">hal-03002029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-1β produced by aggressive breast cancer cells is one of the factors that dictate their interactions with mesenchymal stem cells through chemokine production</w:t>
               </w:r>
@@ -3802,1134 +3802,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00375507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR2 agonists in ADPKD liver cyst fluids promote cell proliferation.</w:t>
+                <w:t xml:space="preserve">Phosphorylation of activation function-1 regulates proteasome-dependent nuclear mobility and E6-associated protein ubiquitin ligase recruitment to the estrogen receptor beta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Amura</w:t>
+                <w:t xml:space="preserve">Nathalie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelley Brodsky</w:t>
+                <w:t xml:space="preserve">Catherine Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenice Gitomer</w:t>
+                <w:t xml:space="preserve">Mélanie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Mcfann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Lazennec</w:t>
+                <w:t xml:space="preserve">Anne Licznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 294 (3), pp.C786-96. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.317-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00457.2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2007-0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00268266v1</w:t>
+                <w:t xml:space="preserve">inserm-00268259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of activation function-1 regulates proteasome-dependent nuclear mobility and E6-associated protein ubiquitin ligase recruitment to the estrogen receptor beta.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interleukin-8 expression is regulated by histone deacetylases through the nuclear factor-kappaB pathway in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Picard</w:t>
+                <w:t xml:space="preserve">Marcus Muhlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charbonneau</w:t>
+                <w:t xml:space="preserve">Ariane Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Busson</w:t>
+                <w:t xml:space="preserve">Sebastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2007-0281⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (5), pp.1359-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.108.047332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00268259v1</w:t>
+                <w:t xml:space="preserve">inserm-00308891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-8 expression is regulated by histone deacetylases through the nuclear factor-kappaB pathway in breast cancer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concise review: adult multipotent stromal cells and cancer: risk or benefit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lazennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.108.047332⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (6), pp.1387-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00308891v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00271551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise review: adult multipotent stromal cells and cancer: risk or benefit?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CXCR2 agonists in ADPKD liver cyst fluids promote cell proliferation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Amura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelley Brodsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Gitomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Mcfann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Lazennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (6), pp.1387-94. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 294 (3), pp.C786-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-1006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00457.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00271551v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00268266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemokines: novel targets for breast cancer metastasis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oestrogen receptor negative breast cancers exhibit high cytokine content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simi Ali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Bibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou-Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Burlinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANCER AND METASTASIS REVIEW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10555-007-9073-z⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.R15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr1648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00168311v1</w:t>
+                <w:t xml:space="preserve">inserm-00143810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestrogen receptor negative breast cancers exhibit high cytokine content.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High tumoral levels of Kiss1 and G-protein-coupled receptor 54 expression are correlated with poor prognosis of estrogen receptor-positive breast tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boissière</w:t>
+                <w:t xml:space="preserve">D. Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.691-702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143810v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High tumoral levels of Kiss1 and G-protein-coupled receptor 54 expression are correlated with poor prognosis of estrogen receptor-positive breast tumors.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemokines: novel targets for breast cancer metastasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Esselin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lazennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CANCER AND METASTASIS REVIEW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (3-4), pp.401-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10555-007-9073-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177513v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00168311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RelB, a new partner of aryl hydrocarbon receptor-mediated transcription.</w:t>
+                <w:t xml:space="preserve">Differential regulation of RANTES and IL-8 expression in lung adenocarcinoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph F. A. Vogel</w:t>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sciullo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wen Li</w:t>
+                <w:t xml:space="preserve">Claire Gougat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pat Wong</w:t>
+                <w:t xml:space="preserve">Audrey Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Lazennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2007-0211⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (2), pp.167-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2006.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00268250v1</w:t>
+                <w:t xml:space="preserve">inserm-00143972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of RANTES and IL-8 expression in lung adenocarcinoma cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RelB, a new partner of aryl hydrocarbon receptor-mediated transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gougat</w:t>
+                <w:t xml:space="preserve">Christoph F. A. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Combes</w:t>
+                <w:t xml:space="preserve">Eric Sciullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pat Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Lazennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 (2), pp.167-74. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (12), pp.2941-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2006.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2007-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00143972v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00268250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CXC chemokines located in the 4q21 region are up-regulated in breast cancer.</w:t>
               </w:r>
@@ -5274,51 +5274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERalpha and ERbeta expression and transcriptional activity are differentially regulated by HDAC inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Licznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying differential expression of interleukin-8 in breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes involved in growth inhibition of breast cancer cells transduced with estrogen receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Licznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-8 expression and its possible relationship with estrogen-receptor-negative status of breast cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,51 +6975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D142F46C"/>
+    <w:nsid w:val="8A9AA89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7206,51 +7206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendal-lazennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8522-1763" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078635039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwendal-lazennec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Rajarathnam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Richmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2023.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sweeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1095289" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ginter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Timaxian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orcel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112584" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Massol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13102328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F A Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah y Kado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dahlem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082076" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gulliver" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2016.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Everaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escobar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4732" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.29256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Malonia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Yadav" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Sinha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Chattopadhyay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.10.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Machelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044787" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer-Tsong Hsieh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-10-0230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz Adam Vogel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalei Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie K. Miller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.05.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2010.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iankova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375507v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Amura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Brodsky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Gitomer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcfann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00457.2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charbonneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Licznar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Muhlbauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Freund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.047332" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-1006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10555-007-9073-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou-Bourgade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burlinchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr1648" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bieche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. A. Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sciullo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Wong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2006.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/erc.1.01301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a J Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meduri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Domet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06184" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2005.01.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Duong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Servant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208950" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cheng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jig Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Madison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.04.025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chalbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caporali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Weisz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Hemmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.101" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Chauveau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brouillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita S. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saugy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakdel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducouret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007706207857" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8PT8ZG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiffoche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendal-lazennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8522-1763" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078635039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwendal-lazennec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Firmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lazennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Rajarathnam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Richmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2023.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sweeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vogel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1095289" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ginter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Balabanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Timaxian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orcel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Durochat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112584" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Massol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13102328" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F A Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah y Kado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dahlem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi He" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.625346" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082076" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gulliver" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2016.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Fan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Ait Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Vorng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Everaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escobar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4732" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frugier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Roca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.29256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Malonia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Yadav" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Sinha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samit Chattopadhyay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2012.10.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Machelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044787" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoarau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1558" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer-Tsong Hsieh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-10-0230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz Adam Vogel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalei Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie K. Miller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.05.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2010.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarrigue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clape" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iankova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2009.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375507v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Iankova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268259v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charbonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Licznar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0281" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Muhlbauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Freund" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.047332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-1006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Amura" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Brodsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Gitomer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mcfann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00457.2007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou-Bourgade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burlinchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr1648" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bieche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00168311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10555-007-9073-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2006.12.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00268250v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F. A. Vogel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sciullo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Wong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/erc.1.01301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a J Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meduri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Domet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06184" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2005.01.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Duong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Margueron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Servant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teyssier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208950" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143968v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cheng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jig Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laird D. Madison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.04.025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jolivel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chalbos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caporali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lucas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Weisz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143970v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Hemmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.101" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Chauveau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brouillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita S. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saugy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wahli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pakdel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducouret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flouriot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007706207857" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8PT8ZG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiffoche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelletier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thieulant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>