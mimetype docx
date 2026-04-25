--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -81,3820 +81,3954 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources génétiques cryoconservées pour restaurer et conserver la diversité des animaux d’élevage</w:t>
+                <w:t xml:space="preserve">Stochastic simulations to optimize genomic selection for laying hens: impact of generation interval and genotyping in the context of extended laying period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Jacques</w:t>
+                <w:t xml:space="preserve">Mathilde Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Duclos</w:t>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">Torsten Pook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.9302⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543507v1</w:t>
+                <w:t xml:space="preserve">hal-05574412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising the Use of Cryopreserved Genetic Resources for the Selection and Conservation of Animal Populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les ressources génétiques cryoconservées pour restaurer et conserver la diversité des animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.9302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.9302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.70000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05543545v1</w:t>
+                <w:t xml:space="preserve">hal-05543507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European genetic resources conservation in a rapidly changing world: three existential challenges for the crop, forest and animal domains in the 21st century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Optimising the Use of Cryopreserved Genetic Resources for the Selection and Conservation of Animal Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijela Bojkovski</w:t>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (9), pp.13-28. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143 (1), pp.50-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46265/genresj.REJR6896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbg.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498430v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
+                <w:t xml:space="preserve">European genetic resources conservation in a rapidly changing world: three existential challenges for the crop, forest and animal domains in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">Danijela Bojkovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Desnoues</w:t>
+                <w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Petitjean</w:t>
+                <w:t xml:space="preserve">Michele Bozzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Charvolin-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.474⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46265/genresj.REJR6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736270v1</w:t>
+                <w:t xml:space="preserve">hal-04498430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of germplasm collections for the management of genetic diversity: the case of the French National Cryobank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintroducing genetic diversity in populations from cryopreserved material: the case of Abondance, a French local dairy cattle breed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+                <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Verrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00801-6⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106536v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing genetic diversity in breeding programs of small populations: the case of French local chicken breeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Reintroducing genetic diversity in populations from cryopreserved material: the case of Abondance, a French local dairy cattle breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Petitjean</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00746-2⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 55, pp.article number 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00801-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800214v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small freshwater ecosystems with dissimilar microbial communities exhibit similar temporal patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Managing genetic diversity in breeding programs of small populations: the case of French local chicken breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+                <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (9), pp.2162-2177. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00746-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327969v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions et perspectives des formations pour la génétique et la sélection animale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small freshwater ecosystems with dissimilar microbial communities exhibit similar temporal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heams</w:t>
+                <w:t xml:space="preserve">Gwendoline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ducos</w:t>
+                <w:t xml:space="preserve">Purificación López‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Charpentier</w:t>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (9), pp.2162-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544558v1</w:t>
+                <w:t xml:space="preserve">hal-03327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified Use of Reproductive Technologies and Reduced Dimensions of Breeding Schemes Put Genetic Diversity at Risk in Dairy Cattle Breeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Evolutions et perspectives des formations pour la génétique et la sélection animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Balberini</w:t>
+                <w:t xml:space="preserve">Thomas Heams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fayolle</w:t>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975056v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in three French dairy cattle breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Intensified Use of Reproductive Technologies and Reduced Dimensions of Breeding Schemes Put Genetic Diversity at Risk in Dairy Cattle Breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Hozé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Balberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0495-1⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300856v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavie Tortereau</w:t>
+                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in three French dairy cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0495-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626935v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839198v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.113-121. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.357-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684895v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and mixture acute toxicity of model pesticides chlordecone and pyriproxyfen in the estuarine copepod Eurytemora affinis</w:t>
+                <w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Legrand</w:t>
+                <w:t xml:space="preserve">Christina Rochus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boulange-Lecomte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flavie Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.5976-5984. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8294-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702315v1</w:t>
+                <w:t xml:space="preserve">hal-02626935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
+                <w:t xml:space="preserve">Individual and mixture acute toxicity of model pesticides chlordecone and pyriproxyfen in the estuarine copepod Eurytemora affinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Elena Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Céline Boulange-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Gauthier Trémolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5976-5984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8294-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372133v1</w:t>
+                <w:t xml:space="preserve">hal-01702315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Freshwater Communities of Small Microbial Eukaryotes Undergoing Severe Drought Events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the factors driving tree reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purificación López-García</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Bertolino</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00812⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.e01389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587905v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Resilience of Freshwater Communities of Small Microbial Eukaryotes Undergoing Severe Drought Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03022559v1</w:t>
+                <w:t xml:space="preserve">hal-01587905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of sediment-bound pollutants in the Seine estuary, France, using a Eurytemora affinis larval bioassay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficiently tracking selection in a multiparental population: The case of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.11.033⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (2), pp.609-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.169995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161952v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently tracking selection in a multiparental population: The case of earliness in wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toxicity of sediment-bound pollutants in the Seine estuary, France, using a Eurytemora affinis larval bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Gouache</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.169995⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.169-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194106v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex communities of small protists and unexpected occurrence of typical marine lineages in shallow freshwater systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12591⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.1941-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022575v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Complex communities of small protists and unexpected occurrence of typical marine lineages in shallow freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. C. Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (10), pp.3610-3627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569380v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological characterization of the Juniperus excelsa stands in Lebanon</w:t>
+                <w:t xml:space="preserve">Thank you for not flowering: conservation genetics and gene flow analysis of native and non-native populations of Fraxinus (Oleaceae) in Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikha Bouchra Douaihy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Hodkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ecmed.2013.1303⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (6), pp.596-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022629v1</w:t>
+                <w:t xml:space="preserve">hal-01569380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of individual genetic load: consequences for the detection of inbreeding depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ecological characterization of the Juniperus excelsa stands in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikha Bouchra Douaihy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-012-9656-7⟩</w:t>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1), pp.169-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecmed.2013.1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644834v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunlight-Exposed Biofilm Microbial Communities Are Naturally Resistant to Chernobyl Ionizing-Radiation Levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variability of individual genetic load: consequences for the detection of inbreeding depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Pape Møller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Priscille Huot de Longchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021764⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140 (1-3), pp.39 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-012-9656-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021697v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of host plant and isolation on the genetic structure of phytophagous insects: A preliminary study on a bruchid beetle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sunlight-Exposed Biofilm Microbial Communities Are Naturally Resistant to Chernobyl Ionizing-Radiation Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14411/eje.2010.038⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022639v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of host plant and isolation on the genetic structure of phytophagous insects: A preliminary study on a bruchid beetle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Torre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (3), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14411/eje.2010.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665522v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Life at the margin: the mating system of Mediterranean conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.94-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic effects on population genetics of phytophagous insects associated with domesticated plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Delgado-Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Benrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (12), pp.2986-2996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00235.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3904,4302 +4038,4302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105763v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266781v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genomic selection on genetic diversity in five European local cattle breeds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Real-time monitoring of genetic diversity in animal populations: the RAGEMO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renzo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.180</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197287v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of genetic diversity in animal populations: the RAGEMO project</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perception des acteurs impliqués dans la préservation des races locales : une enquête du projet européen GEroNIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.383</w:t>
+              <w:t xml:space="preserve">55es journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Jan 2023, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199749v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des acteurs impliqués dans la préservation des races locales : une enquête du projet européen GEroNIMO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up to date results from the ongoing in situ genetic management of the local breed Noire de Challans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55es journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Jan 2023, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017982v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to date results from the ongoing in situ genetic management of the local breed Noire de Challans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of genomic selection on genetic diversity in five European local cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo H. E. Meuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.387</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199783v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTING SIGNATURES OF SELECTION BETWEEN THREE FRENCH DOMESTICATED AND ONE NORTH-AMERICAN POPULATION OF RAINBOW TROUT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etablissement d'une stratégie de gestion génétique in situ pour la race locale &amp;quot;Noire de de Challans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779064v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement d'une stratégie de gestion génétique in situ pour la race locale &amp;quot;Noire de de Challans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DETECTING SIGNATURES OF SELECTION BETWEEN THREE FRENCH DOMESTICATED AND ONE NORTH-AMERICAN POPULATION OF RAINBOW TROUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811952v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping genetic diversity in European gene banks: preliminary results on chickens for the validation of IMAGE001 array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Weigend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monteagudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for heterogeneity of data in implementing genomic selection models applicable to crossbred cattle in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 665k SNP array used for detecting signatures of positive selection in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDI: an index to assess the usefulness of cryopreserved collections for the management of animal genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rambouillet sheep breed: a unique chance to investigate inbreeding at genome level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of genetic diversity to the performance of agroecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorisation of genetic resources in agricultural and forest systems Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, inconnu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gant, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002817v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gant, Belgium</w:t>
+              <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948778v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying temporal changes in genetic diversity and mutational load in recently managed populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">aiem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948765v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of french local chicken breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guéméné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. pp.971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online training for a diversified audience: some achievements and some lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCGALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Panel discussion on the role of on-line training to motivate and support learning in quantitative genetics and genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M K Ojango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J E O Rege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C W Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">WCGALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. pp.11.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948746v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel discussion on the role of on-line training to motivate and support learning in quantitative genetics and genomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCGALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. pp.11.999</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002768v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in the barn. Updates in livestock genetic diversity conservation and its potential use for wildlife conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P.L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar Conservation of adaptive potential and functional diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding and its effects on small and isolated sheep population: the case of Rambouillet's Merino breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelie Tholance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, le Havre, France</w:t>
+              <w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454311v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding and its effects on small and isolated sheep population: the case of Rambouillet's Merino breed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533871v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly recombinant and multi-parental MAGIC population for genetic mapping in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on MAGIC-type Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life at the margins: the mating system of Mediterranean conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Mediterranean Ecosystems Conference. Medecos XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Perth, Australia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do genetic and ecological factors explain the number of empty seeds for a European conifer (Abies alba, Mill.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatio-temporelle du régime de reproduction du sapin pectiné (Abies alba , Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Seed Ecology. Seeds and the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Perth WA, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Nouan-le-Fuzelier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817686v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle du régime de reproduction du sapin pectiné (Abies alba , Mill.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How do genetic and ecological factors explain the number of empty seeds for a European conifer (Abies alba, Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Nouan-le-Fuzelier, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Seed Ecology. Seeds and the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Perth WA, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812755v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d’un nouvel indicateur pour utiliser la semence congelée dans la gestion de la diversité génétique des races canines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de la recherche canine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of French local chicken breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation génétique des races locales françaises de poules : Projet Biodiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002783v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génétique des races locales françaises de poules : Projet Biodiva</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
+                <w:t xml:space="preserve">Updating reference population in Genomic Selection for genetic diversity conservation What can we learn from real data and simulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario P.L. Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 2017</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference in Quantitative Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Galveston Texas, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603831v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating reference population in Genomic Selection for genetic diversity conservation What can we learn from real data and simulations?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+                <w:t xml:space="preserve">Genetic characterization of French local chicken breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vieaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference in Quantitative Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Galveston Texas, United States. 2017</w:t>
+              <w:t xml:space="preserve">Xth European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787529v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which individual to phenotype? Optimal design of reference population for genomic selection while maintaining genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQG 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, Wisconsin, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment varie la reproduction du sapin (Abies alba Mill.) dans le temps et l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorants en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Marseille, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8209,102 +8343,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la biodiversité animale : approches écologiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Lauvie; Annick Audiot; Etienne Verrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité domestique : vers de nouveaux liens entre élevage, territoires et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae Editions, pp.77-93, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8314,156 +8448,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Individuals To Choose To Update The Reference Population? Minimizing The Loss Of Genetic Diversity In Animal Genomic Selection Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1000533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8473,445 +8607,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the use of cryopreserved genetic resources for the selection and conservation of animal populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716404v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimizing the use of cryopreserved genetic resources for the selection and conservation of animal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716411v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide detection of positive and balancing selection signatures shared by four domesticated rainbow trout populations (&amp;lt;i&amp;gt;Oncorhynchus mykiss)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High density genome scan for selection signatures in French sheep reveals allelic heterogeneity and introgression at adaptive loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Marie Rochus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8921,151 +9055,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9075,278 +9209,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: Le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Cézanne (Aix Marseille 3), Aix-en-Provence, FRA., 2009. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-03906575v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02817303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: Le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2009. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+              <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Cézanne (Aix Marseille 3), Aix-en-Provence, FRA., 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02817303v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03906575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection : Modélisation et Gestion de la diversité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9356,232 +9490,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal genetic structure of the Limousin breed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal genetics. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of old cryopreserved bull semen for genetic variability management in the dairy cattle breed Abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal genetics. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9728,51 +9862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.9302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.70000" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortoluzzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petitjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.369" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00801-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00746-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01702315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Legrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8294-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikha Bouchra Douaihy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2013.1303" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662892v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Delgado-Salinas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00235.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deloison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teissier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vieaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heams" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M K Ojango" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E O Rege" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C W Ernst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533871v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483843v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716404v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716411v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217772v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Restoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03906575v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jouault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.9302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.70000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortoluzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petitjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00801-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00746-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01702315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8294-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikha Bouchra Douaihy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2013.1303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Delgado-Salinas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00235.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199783v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deloison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teissier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vieaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002768v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M K Ojango" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E O Rege" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C W Ernst" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812755v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164358v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002783v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217772v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Restoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817303v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03906575v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jouault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>