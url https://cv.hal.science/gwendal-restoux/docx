--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -198,51 +198,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 105 (7), pp.106870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -604,295 +604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of germplasm collections for the management of genetic diversity: the case of the French National Cryobank</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+                <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Mercat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.e13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.369⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.e99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487831v1</w:t>
+                <w:t xml:space="preserve">hal-04736270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rouger</w:t>
+                <w:t xml:space="preserve">Assessing the potential of germplasm collections for the management of genetic diversity: the case of the French National Cryobank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Desnoues</w:t>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Petitjean</w:t>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.e99. </w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736270v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reintroducing genetic diversity in populations from cryopreserved material: the case of Abondance, a French local dairy cattle breed</w:t>
               </w:r>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (1), pp.56. </w:t>
@@ -1792,429 +1792,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
+                <w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Eynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">Christina Rochus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684895v1</w:t>
+                <w:t xml:space="preserve">hal-02626935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+                <w:t xml:space="preserve">Which individuals to choose to update the reference population? Minimizing the loss of genetic diversity in animal genomic selection programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.117.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839198v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+                <w:t xml:space="preserve">Quelle stratégie pour une politique de conservation des races locales avicoles ? (Biodiva)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.357-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.519118989168768E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626935v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and mixture acute toxicity of model pesticides chlordecone and pyriproxyfen in the estuarine copepod Eurytemora affinis</w:t>
               </w:r>
@@ -2596,429 +2596,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently tracking selection in a multiparental population: The case of earliness in wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.169995⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.1941-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194106v1</w:t>
+                <w:t xml:space="preserve">hal-03022559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of sediment-bound pollutants in the Seine estuary, France, using a Eurytemora affinis larval bioassay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+                <w:t xml:space="preserve">Efficiently tracking selection in a multiparental population: The case of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.11.033⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (2), pp.609-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.169995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161952v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked seasonality and high spatial variability of protist communities in shallow freshwater systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Toxicity of sediment-bound pollutants in the Seine estuary, France, using a Eurytemora affinis larval bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (9), pp.1941-1953. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ISMEJ.2015.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022559v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex communities of small protists and unexpected occurrence of typical marine lineages in shallow freshwater systems</w:t>
               </w:r>
@@ -4046,972 +4046,972 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
+                <w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Allais</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266781v1</w:t>
+                <w:t xml:space="preserve">hal-05105763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dehaullon</w:t>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105763v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of genetic diversity in animal populations: the RAGEMO project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of genomic selection on genetic diversity in five European local cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+                <w:t xml:space="preserve">J.J. Winding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Theo H. E. Meuwissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.383</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199749v1</w:t>
+                <w:t xml:space="preserve">hal-04197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des acteurs impliqués dans la préservation des races locales : une enquête du projet européen GEroNIMO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreia Amaral</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of genetic diversity in animal populations: the RAGEMO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bozzi</w:t>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55es journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Jan 2023, Saint-Malo (France), France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017982v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to date results from the ongoing in situ genetic management of the local breed Noire de Challans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des acteurs impliqués dans la préservation des races locales : une enquête du projet européen GEroNIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rouger</w:t>
+                <w:t xml:space="preserve">Riccardo Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Deloison</w:t>
+                <w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teissier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.387</w:t>
+              <w:t xml:space="preserve">55es journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Jan 2023, Saint-Malo (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199783v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genomic selection on genetic diversity in five European local cattle breeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up to date results from the ongoing in situ genetic management of the local breed Noire de Challans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Winding</w:t>
+                <w:t xml:space="preserve">Hervé Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo H. E. Meuwissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+                <w:t xml:space="preserve">M. Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renzo Bonifazi</w:t>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.180</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197287v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement d'une stratégie de gestion génétique in situ pour la race locale &amp;quot;Noire de de Challans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DETECTING SIGNATURES OF SELECTION BETWEEN THREE FRENCH DOMESTICATED AND ONE NORTH-AMERICAN POPULATION OF RAINBOW TROUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Teissier</w:t>
+                <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811952v1</w:t>
+                <w:t xml:space="preserve">hal-03779064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTING SIGNATURES OF SELECTION BETWEEN THREE FRENCH DOMESTICATED AND ONE NORTH-AMERICAN POPULATION OF RAINBOW TROUT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katy Paul</w:t>
+                <w:t xml:space="preserve">Etablissement d'une stratégie de gestion génétique in situ pour la race locale &amp;quot;Noire de de Challans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779064v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping genetic diversity in European gene banks: preliminary results on chickens for the validation of IMAGE001 array</w:t>
               </w:r>
@@ -5230,77 +5230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 665k SNP array used for detecting signatures of positive selection in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rambouillet sheep breed: a unique chance to investigate inbreeding at genome level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,303 +5638,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gant, Belgium</w:t>
+              <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948778v1</w:t>
+                <w:t xml:space="preserve">hal-03002817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ROH’s distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of multiple ovulation and embryo transfer on genetic gain and diversity in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70tH Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gant, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002817v1</w:t>
+                <w:t xml:space="preserve">hal-02948778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying temporal changes in genetic diversity and mutational load in recently managed populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,674 +6104,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Charlotte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948746v1</w:t>
+                <w:t xml:space="preserve">hal-02948765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of french local chicken breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vieaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vieaud</w:t>
+                <w:t xml:space="preserve">D. Guéméné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. pp.971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online training for a diversified audience: some achievements and some lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Verrier</w:t>
+                <w:t xml:space="preserve">T. Heams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCGALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel discussion on the role of on-line training to motivate and support learning in quantitative genetics and genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C W Ernst</w:t>
+                <w:t xml:space="preserve">The impact of genomic selection on genetic diversity and genetic gain in French dairy cattle breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCGALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. pp.11.999</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002768v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ROH's distribution along the genome over a decade of genomic selection in dairy cattle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Panel discussion on the role of on-line training to motivate and support learning in quantitative genetics and genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M K Ojango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J E O Rege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C W Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">WCGALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. pp.11.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948765v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in the barn. Updates in livestock genetic diversity conservation and its potential use for wildlife conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P.L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,290 +6816,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding and its effects on small and isolated sheep population: the case of Rambouillet's Merino breed</w:t>
+                <w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelie Tholance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+                <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533871v1</w:t>
+                <w:t xml:space="preserve">hal-02454311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système MXR chez Mytilus edulis: du laboratoire au terrain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+                <w:t xml:space="preserve">Inbreeding and its effects on small and isolated sheep population: the case of Rambouillet's Merino breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelie Tholance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du réseau international en écotoxicologie aquatique ECOBim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, le Havre, France</w:t>
+              <w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454311v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly recombinant and multi-parental MAGIC population for genetic mapping in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on MAGIC-type Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
@@ -7510,64 +7510,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génétique des races locales françaises de poules : Projet Biodiva</w:t>
+                <w:t xml:space="preserve">Genetic characterization of French local chicken breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
@@ -7782,176 +7782,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 2017</w:t>
+              <w:t xml:space="preserve">Xth European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603831v1</w:t>
+                <w:t xml:space="preserve">hal-03002783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating reference population in Genomic Selection for genetic diversity conservation What can we learn from real data and simulations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P.L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference in Quantitative Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Galveston Texas, United States. 2017</w:t>
@@ -7974,51 +7974,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of French local chicken breeds</w:t>
+                <w:t xml:space="preserve">Caractérisation génétique des races locales françaises de poules : Projet Biodiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
@@ -8032,176 +8032,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002783v1</w:t>
+                <w:t xml:space="preserve">hal-01603831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which individual to phenotype? Optimal design of reference population for genomic selection while maintaining genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQG 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, Wisconsin, United States. 2016</w:t>
@@ -8317,51 +8317,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8401,203 +8401,341 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité domestique : vers de nouveaux liens entre élevage, territoires et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae Editions, pp.77-93, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest of a Multiparental and Outcrossing Wheat Population for Fine Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yasunari Ogihara; Shigeo Takumi; Hirokazu Handa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Wheat Genetics: From Genome to Field. Proceedings of the 12th International Wheat Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Japan, pp.331-338, 2015, 978-4-431-55674-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-4-431-55675-6_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Individuals To Choose To Update The Reference Population? Minimizing The Loss Of Genetic Diversity In Animal Genomic Selection Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario P. L. Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1000533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8607,445 +8745,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
+                <w:t xml:space="preserve">Optimizing the use of cryopreserved genetic resources for the selection and conservation of animal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716411v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the use of cryopreserved genetic resources for the selection and conservation of animal populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">Trends in genome diversity of small populations under a conservation program: a case study of two French chicken breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716404v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide detection of positive and balancing selection signatures shared by four domesticated rainbow trout populations (&amp;lt;i&amp;gt;Oncorhynchus mykiss)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High density genome scan for selection signatures in French sheep reveals allelic heterogeneity and introgression at adaptive loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Marie Rochus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9055,151 +9193,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9209,278 +9347,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
+                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: Le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2009. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+              <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Cézanne (Aix Marseille 3), Aix-en-Provence, FRA., 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02817303v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03906575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: Le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
+                <w:t xml:space="preserve">Variabilité spatio-temporelle de la reproduction chez une espèce pérenne monoïque: le cas du sapin pectiné, Abies alba Miller, en limite sud de son aire de répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Cézanne (Aix Marseille 3), Aix-en-Provence, FRA., 2009. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-03906575v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02817303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection : Modélisation et Gestion de la diversité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9490,139 +9628,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal genetic structure of the Limousin breed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fontanillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal genetics. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of old cryopreserved bull semen for genetic variability management in the dairy cattle breed Abondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9657,65 +9795,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal genetics. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9862,51 +10000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.9302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.70000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.369" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortoluzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petitjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00801-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00746-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01702315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8294-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikha Bouchra Douaihy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2013.1303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Delgado-Salinas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00235.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199783v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deloison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teissier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vieaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002768v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M K Ojango" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E O Rege" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C W Ernst" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812755v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164358v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002783v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217772v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Restoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817303v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03906575v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jouault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574412v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Doublet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Pook" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106870" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.9302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.70000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortoluzzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Desnoues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petitjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.474" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00801-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00746-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Charlotte Doublet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balberini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10101903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0495-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P. L. Calus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.1117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118989168768E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01702315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulange-Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8294-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ISMEJ.2015.6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lesueur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.11.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12591" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569380v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Hodkinson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Douglas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikha Bouchra Douaihy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecmed.2013.1303" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Huot de Longchamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9656-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0HNG6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Delgado-Salinas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00235.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Winding" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo H. E. Meuwissen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bonifazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deloison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teissier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Fritz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vieaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948746v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lewis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M K Ojango" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E O Rege" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C W Ernst" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario P.L. Calus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454311v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533871v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812755v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164358v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002783v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787529v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611561v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55675-6_38" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803431v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1000533" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Restoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03906575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jouault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807150v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>