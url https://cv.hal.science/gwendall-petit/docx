--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwendall Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwendall-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4750-9600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études en traitement, analyse et représentation de l'information spatiale, je suis membre, depuis avril 2022, de l'Unité Mixte de Recherche en Acoustique Environnementale (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préalablement, j'étais affecté :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2016 à 2022 : au laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-STICC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS UMR 6285) et plus particulièrement dans l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECIDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université de Bretagne Sud (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Vannes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2008 à 2015 : à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et plus particulièrement à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSTV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut de Recherche en Sciences et Techniques de la Ville - FR 2488), une fédération de recherche du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce contexte, je m'intéresse tout particulièrement aux 3 thématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Définition et mise en place de méthodes d'analyse spatiale (qualité des données, indicateurs morphologiques, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et construction de bases de données géographiques (modèle spatio-temportel, thésaurus, enrichissement multi-sources, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie, technique et standards dans le domaine des SIG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'un point de vue applicatif, je suis également un membre actif des projets suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : une plate-forme regroupant des outils scientifiques pour l'évaluation du bruit dans l'environnement, avec notamment les applications </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Un logiciel SIG open-source développé par et pour la recherche, depuis 2007 au CNRS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Une extension spatiale open-source à la base de donnée </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 Database</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans l'esprit de PostGIS pour PostGreSQL. Compatible SFS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Climate Services URCLIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenaida Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100194. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2020.100194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGIC-OD - How a pan-European Virtual Hub eases the use of Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedrzej Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">zfv – Zeitschrift für Geodäsie, Geoinformation und Landmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (3), pp.166-171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12902/zfv-0205-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Escar-Otin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Noise Control Engineering (EuroNoise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the data flow of the City: a case study with the Spatial Data Infrastructure CartoPOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation des flux au service de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raster processing framework for OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Quintella Correira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwendall Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwendall-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4750-9600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études en traitement, analyse et représentation de l'information spatiale, je suis membre, depuis avril 2022, de l'Unité Mixte de Recherche en Acoustique Environnementale (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préalablement, j'étais affecté :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2016 à 2022 : au laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-STICC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS UMR 6285) et plus particulièrement dans l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECIDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université de Bretagne Sud (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Vannes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2008 à 2015 : à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et plus particulièrement à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSTV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut de Recherche en Sciences et Techniques de la Ville - FR 2488), une fédération de recherche du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce contexte, je m'intéresse tout particulièrement aux 3 thématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Définition et mise en place de méthodes d'analyse spatiale (qualité des données, indicateurs morphologiques, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et construction de bases de données géographiques (modèle spatio-temportel, thésaurus, enrichissement multi-sources, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie, technique et standards dans le domaine des SIG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'un point de vue applicatif, je suis également un membre actif des projets suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : une plate-forme regroupant des outils scientifiques pour l'évaluation du bruit dans l'environnement, avec notamment les applications </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Un logiciel SIG open-source développé par et pour la recherche, depuis 2007 au CNRS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Une extension spatiale open-source à la base de donnée </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 Database</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans l'esprit de PostGIS pour PostGreSQL. Compatible SFS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Climate Services URCLIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenaida Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100194. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2020.100194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGIC-OD - How a pan-European Virtual Hub eases the use of Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedrzej Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">zfv – Zeitschrift für Geodäsie, Geoinformation und Landmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (3), pp.166-171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12902/zfv-0205-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Escar-Otin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Noise Control Engineering (EuroNoise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données urbaines - projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MApUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Region, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the data flow of the City: a case study with the Spatial Data Infrastructure CartoPOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation des flux au service de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raster processing framework for OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Quintella Correira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6AFCFC0"/>
+    <w:nsid w:val="92F14925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F54EA55"/>
+    <w:nsid w:val="728E3141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="730B5619"/>
+    <w:nsid w:val="E0C8D57F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E6291C9"/>
+    <w:nsid w:val="8A5AAB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendall-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4750-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labsticc.fr/en/teams/decide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irstv.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orbisgis.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisecapture.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisemodelling.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2gis.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2database.com/html/main.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Chitu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2020.100194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Czarnota" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12902/zfv-0205-2018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093076v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quintella Correira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendall-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4750-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labsticc.fr/en/teams/decide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irstv.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orbisgis.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisecapture.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisemodelling.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2gis.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2database.com/html/main.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Chitu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2020.100194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Czarnota" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12902/zfv-0205-2018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quintella Correira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>