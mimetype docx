--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwendall Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwendall-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4750-9600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études en traitement, analyse et représentation de l'information spatiale, je suis membre, depuis avril 2022, de l'Unité Mixte de Recherche en Acoustique Environnementale (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préalablement, j'étais affecté :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2016 à 2022 : au laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-STICC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS UMR 6285) et plus particulièrement dans l'équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECIDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université de Bretagne Sud (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Vannes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2008 à 2015 : à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et plus particulièrement à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSTV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut de Recherche en Sciences et Techniques de la Ville - FR 2488), une fédération de recherche du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce contexte, je m'intéresse tout particulièrement aux 3 thématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Définition et mise en place de méthodes d'analyse spatiale (qualité des données, indicateurs morphologiques, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et construction de bases de données géographiques (modèle spatio-temportel, thésaurus, enrichissement multi-sources, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie, technique et standards dans le domaine des SIG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'un point de vue applicatif, je suis également un membre actif des projets suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : une plate-forme regroupant des outils scientifiques pour l'évaluation du bruit dans l'environnement, avec notamment les applications </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Un logiciel SIG open-source développé par et pour la recherche, depuis 2007 au CNRS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Une extension spatiale open-source à la base de donnée </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 Database</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans l'esprit de PostGIS pour PostGreSQL. Compatible SFS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Climate Services URCLIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenaida Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100194. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2020.100194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGIC-OD - How a pan-European Virtual Hub eases the use of Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedrzej Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">zfv – Zeitschrift für Geodäsie, Geoinformation und Landmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (3), pp.166-171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12902/zfv-0205-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Escar-Otin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Noise Control Engineering (EuroNoise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données urbaines - projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MApUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Region, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the data flow of the City: a case study with the Spatial Data Infrastructure CartoPOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation des flux au service de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raster processing framework for OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Quintella Correira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwendall Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwendall-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4750-9600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=rcpB8bAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études en traitement, analyse et représentation de l'information spatiale, je suis membre, depuis avril 2022, de l'Unité Mixte de Recherche en Acoustique Environnementale (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préalablement, j'étais affecté :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2016 à 2022 : au laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-STICC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS UMR 6285) et plus particulièrement dans l'équipe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECIDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université de Bretagne Sud (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Vannes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de 2008 à 2015 : à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et plus particulièrement à l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSTV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut de Recherche en Sciences et Techniques de la Ville - FR 2488), une fédération de recherche du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Centre National de la Recherche Scientifique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce contexte, je m'intéresse tout particulièrement aux 3 thématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Définition et mise en place de méthodes d'analyse spatiale (qualité des données, indicateurs morphologiques, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et construction de bases de données géographiques (modèle spatio-temportel, thésaurus, enrichissement multi-sources, ...),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie, technique et standards dans le domaine des SIG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'un point de vue applicatif, je suis également un membre actif des projets suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-Planet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : une plate-forme regroupant des outils scientifiques pour l'évaluation du bruit dans l'environnement, avec notamment les applications </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Un logiciel SIG open-source développé par et pour la recherche, depuis 2007 au CNRS,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Une extension spatiale open-source à la base de donnée </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 Database</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans l'esprit de PostGIS pour PostGreSQL. Compatible SFS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3255-3265. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0010531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Climate Services URCLIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenaida Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100194. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2020.100194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between local climate zones maps derived from administrative datasets and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.64-89. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseModelling: An Open Source GIS Based Tool to Produce Environmental Noise Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.130. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8030130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky View Factor Calculation in Urban Context: Computational Performance and Accuracy Analysis of Two Open and Free GIS Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Urban Overheating - Progress on Mitigation Science and Engineering Applications, 6 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGIC-OD - How a pan-European Virtual Hub eases the use of Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedrzej Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Nativi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">zfv – Zeitschrift für Geodäsie, Geoinformation und Landmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (3), pp.166-171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12902/zfv-0205-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoprocessing framework to compute urban indicators: The MApUCE tools chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.140-156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORBISGIS: Geographical Information System Designed by and for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Software Development in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, 9781848213647. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561928.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : Un Système d'Information Géographique construit par et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciels en géomatique : innovations et mutualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Information Géographique et Aménagement du Territoire - Traité IGAT, 2746224372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Escar-Otin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Noise Control Engineering (EuroNoise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données urbaines - projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MApUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Region, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données MApUCE - Focus sur les données socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Géo-Visu :croisement de données micro-climatiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is OpenStreetMap suitable for urban climate studies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2018, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, LUGANO, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics '17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour la construction de la base de données MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Club Environnement FNAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p and NoiseCapture european applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Sep 2017, Kehl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing WUDAPT Level 0 Cartography with a More Detailed Urban Database. Some Examples for French Cities Using the MAPUCE Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de polluants susceptibles d'impacter les ouvrages de gestion des eaux pluviales – Diagnostic exhaustif à l'échelle du territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Delamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Puizillout-Lieppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence internationale NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS2016, Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, PEROUSE, Italy. 11p, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.2273v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2GIS a spatial database to feed urban climate issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Palominos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The open source GIS, an ideal framework for the development of an integrated modelling platform devoted to sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hegron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research &amp; Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon Les Bains, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network: A tool for understanding the influence of urban mobility plans (UMP) on spatial accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland. ISBN: 978-952-60-5706-4 (electronic) / 978-952-60-5707-1 (printed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation intégrée de modélisations hétérogènes à l'aide d'une infrastructure de données spatiales (exemple du projet Eval-PDU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Évaluation pour la planification urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Modiélisation Urbaine (MU), Sep 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road network analysis with H2Network: Applications of the Spatial database H2GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University, Jun 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la géomatique en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a coupling between GIS and agent simulation: USM, an OrbisGIS extension to model urban evolution at a large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OGRS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Yverdon les bains, Switzerland. pp.206, 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour la réalisation de cartes de bruit avec un logiciel SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des plans de déplacements urbains. Séminaire final de restitution du programme Eval-PDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation SIG et exposition de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques des Associations Agréées de Surveillance de la Qualité de l'Air (AASQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Air Pays de la Loire, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS : From GIS to connected geoservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Business and Engineering Vaud (HEIG-VD), Oct 2012, Yverdon-les-Bains, Switzerland. pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opensource tool to build urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dutilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research and Education Symposium (OGRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, YVERDON-LES-BAINS, Switzerland. 9p, cartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for making noise maps within a GIS software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et standard : du modèle à l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Cartographic Association, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maps and specifications : From design model to final user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard-centric authoring and publication for cartographic content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rappo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebMGS 2010 1st International Workshop on Pervasive Web Mapping, Geoprocessing and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Aug 2010, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs à l'aide de la plateforme OrbiGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIUPPA, GdR MAGIS, GDRE European Research Group - Spatial Simulation for Social Sciences, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2Network : un outil pour la modélisation et l’analyse de graphes dans le Système d’Information Géographique OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lecoeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTV FR CNRS 2488; IFSTTAR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to organize the data flow of the City: a case study with the Spatial Data Infrastructure CartoPOLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modélisation des flux au service de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a WPS platform dedicated to an urban knowledge infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raster processing framework for OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Quintella Correira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Source Geospatial Research Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise mapping based on participative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing of Noise Map Pollution using Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur l'outil NoiseM@p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restituion du SOGVILLE ((Système d'Observation Géographique de la Ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gueganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban noise maps in a GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. SIG et cartographie sonore, Ecole Centrale de Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01145774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrbisGIS & NoiseM@p Application pour la cartographie du bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Compiègne, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01102099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92F14925"/>
+    <w:nsid w:val="CD2229F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="728E3141"/>
+    <w:nsid w:val="95A5FA20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0C8D57F"/>
+    <w:nsid w:val="4283BFAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A5AAB4C"/>
+    <w:nsid w:val="47B477EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendall-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4750-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labsticc.fr/en/teams/decide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irstv.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orbisgis.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisecapture.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisemodelling.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2gis.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2database.com/html/main.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Chitu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2020.100194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Czarnota" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12902/zfv-0205-2018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quintella Correira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendall-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4750-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rcpB8bAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labsticc.fr/en/teams/decide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ubs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ec-nantes.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irstv.ec-nantes.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orbisgis.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisecapture.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noise-planet.org/noisemodelling.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2gis.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h2database.com/html/main.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Chitu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2020.100194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8030130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Palominos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6030060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Czarnota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nativi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12902/zfv-0205-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730717v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.01.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561928.ch2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-terre/developpements-logiciels-en-geomatique/bucher/descriptif-9782746224377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Delamain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puizillout-Lieppe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.2273v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hegron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gouge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lecoeuvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750012v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmidt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gueganno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Laurent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rappo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quintella Correira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01145774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01102099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>