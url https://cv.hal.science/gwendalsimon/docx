--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -127,759 +127,759 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing an Unsupervised Automated Solution for Root Cause Diagnosis in Mobile Networks</w:t>
+                <w:t xml:space="preserve">HTTP/2-Based Frame Discarding for Low-Latency Adaptive Video Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Mdini</w:t>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2954340⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3280854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377865v1</w:t>
+                <w:t xml:space="preserve">hal-02463331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Frame Discarding for Low-Latency Adaptive Video Streaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing an Unsupervised Automated Solution for Root Cause Diagnosis in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maha Mdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Corbillon</w:t>
+                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.18. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3280854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2954340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463331v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-Sensitive Video Computing in the Cloud: A Survey</w:t>
+                <w:t xml:space="preserve">Migration-Based Dynamic and Practical Virtual Streaming Agent Placement for Mobile Adaptive Live Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Abdallah</w:t>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Griwodz</w:t>
+                <w:t xml:space="preserve">Qinghai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ta Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weili Cui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3212804⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.503 - 515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2017.2740432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492455v1</w:t>
+                <w:t xml:space="preserve">hal-01896284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration-Based Dynamic and Practical Virtual Streaming Agent Placement for Mobile Adaptive Live Streaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Liu</w:t>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghai Yang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Dooze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weili Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2017.2740432⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896284v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Congestion Avoidance and Load Balancing in Content Placement and Request Redirection for Mobile CDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.851 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2018.2804979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951758v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestion Avoidance and Load Balancing in Content Placement and Request Redirection for Mobile CDN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Delay-Sensitive Video Computing in the Cloud: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Griwodz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ta Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin-Chun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (2), pp.851 - 863. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3s), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2018.2804979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3212804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896286v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Game Engines on Mobile and Fixed Devices</w:t>
               </w:r>
@@ -891,51 +891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Net Neutrality Debate that Conforms to the 2010s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,64 +1125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.Art. n°43 -. </w:t>
@@ -1214,395 +1214,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization for the Delivery of Multiple Video Channels in Telco-CDNs</w:t>
+                <w:t xml:space="preserve">Cooperative Caching in a Content Centric Network for Video Stream Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fen Zhou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2400915⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.445 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-014-9300-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200851v1</w:t>
+                <w:t xml:space="preserve">hal-01057158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Caching in a Content Centric Network for Video Stream Delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Survey of Peer-To-Peer Overlay Approaches for Networked Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10922-014-9300-1⟩</w:t>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.276-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12083-013-0231-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057158v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Peer-To-Peer Overlay Approaches for Networked Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Optimization for the Delivery of Multiple Video Channels in Telco-CDNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (2), pp.276-300. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.87 - 100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12083-013-0231-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2400915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876151v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcoding in the Cloud: Optimization and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1627,77 +1627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centric discretized delivery of rate-adaptive live streams in underprovisioned CDN networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1770,51 +1770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Choy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,103 +1861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation in underprovisioned multioverlay peer-to-peer live video sharing services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1991,64 +1991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In a Telco-CDN, Pushing Content Makes Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (3), pp.300-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2108,77 +2108,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (1), pp.365-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2206,144 +2206,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal network locality in distributed virtualized data-centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fen Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Di Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (16), pp.1968-1979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00652433v1</w:t>
+                <w:t xml:space="preserve">hal-00724658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community tools for massively multiplayer online games</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Papazois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2448,408 +2448,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal network locality in distributed virtualized data-centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Leblet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (16), pp.1968-1979. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2011.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724658v1</w:t>
+                <w:t xml:space="preserve">lirmm-00652433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query range problem in wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Efficient route discovery in hybrid networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Han</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Roy Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Shotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2009.081546⟩</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (6), pp.1110 - 1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378545v1</w:t>
+                <w:t xml:space="preserve">hal-02378533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient route discovery in hybrid networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Query range problem in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Shotland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (6), pp.1110 - 1124. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (1), pp.55 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2008.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2009.081546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378533v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard multidimensional multiple choice knapsack problems, an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (1), pp.172 - 181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content Steering Beyond Multi-CDN: Intra-CDN Edge Cache Switching as a Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2026 - 5th Mile-High Video Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Denver, United States. pp.102-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3134,395 +3134,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Swiping through Short-Form Videos</w:t>
+                <w:t xml:space="preserve">Modeling Energy Regulations for CDN Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Agboma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2025 - ACM Mile-High Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Denver CO USA, United States. pp.13-18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3715675.3715792⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Denver (Colorado, USA), United States. pp.69-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3715675.3715805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029460v1</w:t>
+                <w:t xml:space="preserve">hal-05029473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDN Failure Management in Content Steering Multi-CDN System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2025 - ACM Mile-High Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Denver (Colorado, USA), United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3715675.3715790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Energy Regulations for CDN Economics</w:t>
+                <w:t xml:space="preserve">Beyond Swiping through Short-Form Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse B Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali C Begen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Agboma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2025 - ACM Mile-High Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Denver (Colorado, USA), United States. pp.69-70, </w:t>
+              <w:t xml:space="preserve">, Feb 2025, Denver CO USA, United States. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3715675.3715805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3715675.3715792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029473v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Content Steering Services: How to Make Everyone Happy in a Multi-CDN World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2024 - Mile-High Video Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Denver (Colorado), United States. pp.95-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3569,51 +3569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Efficient Multi-CDN Communication over Content Steering Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2024 - 15th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.478-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3660,51 +3660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptive Streaming for Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Petrangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,51 +3898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming a Sequence of Textures for Adaptive 3D Scene Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Petrangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,51 +4015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Initiative for the Delivery of Infinitely Scalable and Animated 3D Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viswanathan Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4106,77 +4106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic adaptive streaming for multi-viewpoint omnidirectional videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,90 +4236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCD: a Solution for Root Cause Diagnosis in Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Mdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Network and Service Management (CNSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4344,90 +4344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4487,51 +4487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 9th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4578,64 +4578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Spatial Quality for Omnidirectional Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristina Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viswanathan Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,64 +4721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Chakareski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridvan Aksu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishy Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4955,77 +4955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">360-Degree Video Head Movement Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2017: 8th ACM on Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Taipei, Taiwan. pp.199-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5059,77 +5059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Set of 360-Degree Videos for Viewport-Adaptive Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Devlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Chakareski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,90 +5176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5293,64 +5293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewport-Adaptive Navigable 360-Degree Video Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Devlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2016 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5527,103 +5527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dooze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5648,51 +5648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-layer scheduler for video streaming over MPTCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys '16: Proceedings of the 7th International Conference on Multimedia Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2016, Klagenfurt, Austria. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5791,51 +5791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Integration of CDN and Network Operator: Model and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5886,51 +5886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Revenue-oriented Content Delivery Networks And Their Impact On Net Neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5968,90 +5968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Lightweight Video Packet Filtering for Large-Scale Video Data Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boyrivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Asselin de Williencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6096,528 +6096,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Revenue-Driven CDN on the Competition among Network Operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transcoding Live Adaptive Video Streams at a Massive Scale in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Network and Service Management (CNSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.49 - 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239544v1</w:t>
+                <w:t xml:space="preserve">hal-01185076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting Games Engines: the Case of Unity3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">YouTube Live and Twitch: A Tour of User-Generated Live Streaming Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Netgames 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Zaghreb, Croatia</w:t>
+              <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.225 - 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253200v1</w:t>
+                <w:t xml:space="preserve">hal-01185075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dissecting Games Engines: the Case of Unity3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoudi Farouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Briand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">ACM Netgames 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Zaghreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188544v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcoding Live Adaptive Video Streams at a Massive Scale in the Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Pires</w:t>
+                <w:t xml:space="preserve">Impact of Revenue-Driven CDN on the Competition among Network Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.49 - 60</w:t>
+              <w:t xml:space="preserve">11th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185076v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YouTube Live and Twitch: A Tour of User-Generated Live Streaming Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intégrer des MOOC dans une formation d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.225 - 230</w:t>
+              <w:t xml:space="preserve">QPES 2015 : questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185075v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
               </w:r>
@@ -6629,64 +6629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6746,51 +6746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DASH in Twitch: Adaptive Bitrate Streaming in Live Game Streaming Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VideoNext 2014 : 1st Workshop on Design, Quality and Deployment of Adaptive Video Streaming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.13 - 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6863,64 +6863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOVID 2014 : ACM Workshop on Mobile Video Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Singapore, Singapore. pp.Article n°6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7062,90 +7062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization for the Delivery of Multiple Video Channels in Telco-CDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNSM 2013 : International Conference on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.161 -165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7179,64 +7179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Near-Optimal Algorithm for Delivering Multiple Live Video Channels in CDNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t>
@@ -7386,64 +7386,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Near-Optimal Algorithm for Delivering Multiple Live Video Channels in CDNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCN 2013 : 22nd International Conference on Computer Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nassau, Bahamas. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7503,64 +7503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IM 2013 : proceedings of the IFIP/IEEE International Symposium on Integrated Network Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Podlesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Zambenedetti Granville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoF 2013 : 4th international conference on Network of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pohang, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3GPCIC 2013 : 8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Compiegne, France. pp.179-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7912,749 +7912,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer live streaming for massively multiplayer online games</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic Storage of Pending Requests in Content-Centric Network Routers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P2P 2012: IEEE International Conference on Peer-to-Peer Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCC 2012 : 1st IEEE International Conference on Communications in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.120-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCChina.2012.6356864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788135v1</w:t>
+                <w:t xml:space="preserve">hal-00945394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Brewing Storm in Cloud Gaming: A Measurement Study on Cloud to End-User Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Choy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NetGames 2012: The 11th ACM Annual Workshop on Network and Systems Support for Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NetGames.2012.6404024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737167v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brewing Storm in Cloud Gaming: A Measurement Study on Cloud to End-User Latency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimizing Server Throughput for Low-Delay Live Streaming in Content Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGames 2012: The 11th ACM Annual Workshop on Network and Systems Support for Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOSSDAV 2012: 22nd SIGMM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786278v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Server Throughput for Low-Delay Live Streaming in Content Delivery Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DiPIT: a Distributed Bloom-Filter based PIT Table for CCN Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOSSDAV 2012: 22nd SIGMM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2012: 21th International Conference on Computer Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munchen, Germany. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787059v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiPIT: a Distributed Bloom-Filter based PIT Table for CCN Nodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peer-to-peer live streaming for massively multiplayer online games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papazois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2012: 21th International Conference on Computer Communication Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">P2P 2012: IEEE International Conference on Peer-to-Peer Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tarragona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787048v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-based peer-to-peer live streaming with rateless codes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2012: IEEE International Symposium on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISM.2012.54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788133v1</w:t>
+                <w:t xml:space="preserve">hal-00737167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
               </w:r>
@@ -8759,330 +8755,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation in Underprovisioned Multioverlay Live Video Sharing Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Level-based peer-to-peer live streaming with rateless codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muneeb Dawood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSWS 2012: ACM workshop on Capacity sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2413219.2413234⟩</w:t>
+              <w:t xml:space="preserve">ISM 2012: IEEE International Symposium on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Irvine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2012.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786542v1</w:t>
+                <w:t xml:space="preserve">hal-00788133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Storage of Pending Requests in Content-Centric Network Routers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resource Allocation in Underprovisioned Multioverlay Live Video Sharing Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2012 : 1st IEEE International Conference on Communications in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.120-125, </w:t>
+              <w:t xml:space="preserve">CSWS 2012: ACM workshop on Capacity sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France. pp.47-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCChina.2012.6356864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2413219.2413234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945394v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-assisted time-shifted streaming systems: design and promises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC2011 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9120,51 +9120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a distributed package management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9202,64 +9202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-shifted TV in content centric networks: the case for cooperative in-network caching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC2011: IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9297,51 +9297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating P2P live streaming systems: the CNG case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,497 +9403,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+                <w:t xml:space="preserve">The community network game project: enhancing collaborative activities in online games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papazois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Garlatti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erez Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NEM Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954227v1</w:t>
+                <w:t xml:space="preserve">hal-02367724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed delivery system for time-shifted streaming systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The community network game project: enriching online gamers experience with user generated content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papazois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erez Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2010 : 35th IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">CONTENT 2010: Second International Conference on Creative Content Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632789v1</w:t>
+                <w:t xml:space="preserve">hal-00632788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The community network game project: enhancing collaborative activities in online games</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Papazois</w:t>
+                <w:t xml:space="preserve">Impact of digital literacy on the engineer curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erez Perelman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEM Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367724v1</w:t>
+                <w:t xml:space="preserve">hal-00954227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The community network game project: enriching online gamers experience with user generated content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed delivery system for time-shifted streaming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTENT 2010: Second International Conference on Creative Content Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">LCN 2010 : 35th IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632788v1</w:t>
+                <w:t xml:space="preserve">hal-00632789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing multi-hop queries in zigbee based multi-sink sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDCN 2009 : 10th International Conference on Distributed Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Hyderabad, India. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9957,51 +9957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.574 - 586, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10048,64 +10048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On reducing the cross-domain traffic of box-powered CDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCN 2009 : 18th International Conference on Computer Communications and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10143,77 +10143,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-friendly box-powered video delivery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10303,51 +10303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiduan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, New Orleans, La, United States. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10381,77 +10381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing resource sharing in node-capacitated overlay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pianese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous and Spontaneous Networks Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10476,51 +10476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet-scale simulations of a peer selection algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10584,64 +10584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10679,51 +10679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quicker way to discover nearby peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10787,64 +10787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair capacity sharing among multiple sinks in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASS'07 : The Fourth IEEE Conference on Mobile Ad-hoc and Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10908,51 +10908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajoy K.Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Virgillito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11044,51 +11044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement à travers la vie de Germaine Tillion : [actes du Colloque organisé par l'Université Bretagne Sud et le Cerhio en partenariat avec le Réseau scientifique Terra, l'Institut Maghreb Europe (Université Paris 8) et la ville de Lorient les 26, 27 et 28 mai 2010 à Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11177,90 +11177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-centric networking: current research activities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Networks: Architectures, Applications and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11285,51 +11285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation optimale de ressources dans des overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution des technologies pair-à-pair : optimisation, sécurité et application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, Lavoisier, 2010, 978-2-7462-2579-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11399,51 +11399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-to-peer time-shifted streaming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11532,51 +11532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Y.L. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6857, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11630,51 +11630,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Interactive Multimedia Services over the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multimedia [cs.MM]. IMT Atlantique, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11861,51 +11861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abdallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ta Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Chun Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212804" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Cui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2740432" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2804979" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messaoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2400915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-014-9300-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliya Buyukkaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-013-0231-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Choy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0367-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0260-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2013.043013.130474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bouras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papazois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.06.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.081546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shotland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2008.09.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervegul Parlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Gurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse B Demir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715792" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571125v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3652196" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Petrangeli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishy Swaminathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM46123.2019.00017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengbai Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqian Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3351168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Swaminathan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Devlic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Chakareski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Aksu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422859" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoudi Farouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676652.2676657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2013.6614138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Golam Rabbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Esteves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Podlesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2013.6724511" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788135v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetGames.2012.6404024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787059v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Truong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289282" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Dawood" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2012.54" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413219.2413234" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2012.6356864" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelis Kapoulas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632789v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367724v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Perelman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632788v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_54" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiduan Cheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.334" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K.Datta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Virgillito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2006.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mabon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hessel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Bretagne Sud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Y.L. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Cui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2740432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2804979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ta Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Chun Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212804" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messaoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-014-9300-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliya Buyukkaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-013-0231-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2400915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Choy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0367-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0260-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2013.043013.130474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yuan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bouras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papazois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shotland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2008.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.081546" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervegul Parlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Gurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse B Demir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571125v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3652196" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Petrangeli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishy Swaminathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM46123.2019.00017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengbai Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqian Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3351168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Swaminathan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Devlic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Chakareski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Aksu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422859" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoudi Farouk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676652.2676657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2013.6614138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Golam Rabbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Esteves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Podlesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2013.6724511" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945394v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Truong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2012.6356864" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetGames.2012.6404024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787048v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788133v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Dawood" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2012.54" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413219.2413234" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelis Kapoulas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Perelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_54" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiduan Cheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.334" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K.Datta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Virgillito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2006.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mabon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hessel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Bretagne Sud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Y.L. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>