--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -4230,356 +4230,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCD: a Solution for Root Cause Diagnosis in Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Mdini</w:t>
+                <w:t xml:space="preserve">Watermarked video delivery: traffic reduction and CDN management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Network and Service Management (CNSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3204964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962869v1</w:t>
+                <w:t xml:space="preserve">hal-01896287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+                <w:t xml:space="preserve">ARCD: a Solution for Root Cause Diagnosis in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Mdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988323v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarked video delivery: traffic reduction and CDN management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th ACM Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3204949.3204964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896287v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Spatial Quality for Omnidirectional Video</w:t>
               </w:r>
@@ -6597,248 +6597,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+                <w:t xml:space="preserve">DASH in Twitch: Adaptive Bitrate Streaming in Live Game Streaming Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
+              <w:t xml:space="preserve">VideoNext 2014 : 1st Workshop on Design, Quality and Deployment of Adaptive Video Streaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.13 - 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2676652.2676657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056855v1</w:t>
+                <w:t xml:space="preserve">hal-01167380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DASH in Twitch: Adaptive Bitrate Streaming in Live Game Streaming Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Pires</w:t>
+                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VideoNext 2014 : 1st Workshop on Design, Quality and Deployment of Adaptive Video Streaming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.13 - 18, </w:t>
+              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2676652.2676657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167380v1</w:t>
+                <w:t xml:space="preserve">hal-01056855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Framework for Uplink Video Transmission in HetNets</w:t>
               </w:r>
@@ -7209,397 +7209,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2013 : 22nd International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nassau, Bahamas. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2013.6614138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818205v1</w:t>
+                <w:t xml:space="preserve">hal-00908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VDC Planner: Dynamic Migration-Aware Virtual Data Center Embedding for Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malla Reddy Sama</w:t>
+                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Guillouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucian Suciu</w:t>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IM 2013 : proceedings of the IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876149v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Near-Optimal Algorithm for Delivering Multiple Live Video Channels in CDNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2013 : 22nd International Conference on Computer Communications and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908757v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDC Planner: Dynamic Migration-Aware Virtual Data Center Embedding for Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malla Reddy Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhang</w:t>
+                <w:t xml:space="preserve">Lucian Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IM 2013 : proceedings of the IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846058v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Tackling Virtual Data Center Embedding Problem</w:t>
               </w:r>
@@ -9912,239 +9912,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing peer-to-peer IPTV: distributed channel switching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yaning Liu</w:t>
+                <w:t xml:space="preserve">On reducing the cross-domain traffic of box-powered CDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCCN 2009 : 18th International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367632v1</w:t>
+                <w:t xml:space="preserve">hal-02355306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On reducing the cross-domain traffic of box-powered CDN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Leblet</w:t>
+                <w:t xml:space="preserve">Surfing peer-to-peer IPTV: distributed channel switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2009 : 18th International Conference on Computer Communications and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.574 - 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355306v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-friendly box-powered video delivery system</w:t>
               </w:r>
@@ -11493,51 +11493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing Peer-to-Peer IPTV: Distributed Channel Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11861,51 +11861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Cui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2740432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2804979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ta Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Chun Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212804" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messaoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-014-9300-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliya Buyukkaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-013-0231-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2400915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Choy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0367-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0260-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2013.043013.130474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yuan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bouras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papazois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shotland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2008.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.081546" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervegul Parlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Gurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse B Demir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571125v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3652196" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Petrangeli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishy Swaminathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM46123.2019.00017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengbai Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqian Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3351168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Swaminathan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Devlic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Chakareski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Aksu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422859" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoudi Farouk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676652.2676657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2013.6614138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Golam Rabbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Esteves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Podlesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2013.6724511" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945394v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Truong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2012.6356864" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetGames.2012.6404024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787048v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788133v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Dawood" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2012.54" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413219.2413234" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelis Kapoulas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Perelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_54" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiduan Cheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.334" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K.Datta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Virgillito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2006.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mabon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hessel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Bretagne Sud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Y.L. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Cui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2740432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2804979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ta Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Chun Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212804" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messaoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-014-9300-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliya Buyukkaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-013-0231-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2400915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Choy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0367-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0260-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2013.043013.130474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yuan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bouras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papazois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shotland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2008.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.081546" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervegul Parlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Gurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse B Demir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571125v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3652196" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Petrangeli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishy Swaminathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM46123.2019.00017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengbai Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqian Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3351168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Swaminathan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Devlic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Chakareski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Aksu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422859" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoudi Farouk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676652.2676657" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2013.6614138" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Golam Rabbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Esteves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Podlesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2013.6724511" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945394v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Truong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2012.6356864" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetGames.2012.6404024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787048v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788133v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Dawood" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2012.54" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413219.2413234" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelis Kapoulas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Perelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_54" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiduan Cheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.334" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K.Datta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Virgillito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2006.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mabon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hessel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Bretagne Sud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Y.L. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>