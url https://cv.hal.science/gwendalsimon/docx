--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -127,759 +127,759 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Frame Discarding for Low-Latency Adaptive Video Streaming</w:t>
+                <w:t xml:space="preserve">Introducing an Unsupervised Automated Solution for Root Cause Diagnosis in Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+                <w:t xml:space="preserve">Maha Mdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Corbillon</w:t>
+                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3280854⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2954340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463331v1</w:t>
+                <w:t xml:space="preserve">hal-02377865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing an Unsupervised Automated Solution for Root Cause Diagnosis in Mobile Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HTTP/2-Based Frame Discarding for Low-Latency Adaptive Video Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Mdini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
+                <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2019.2954340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3280854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377865v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration-Based Dynamic and Practical Virtual Streaming Agent Placement for Mobile Adaptive Live Streaming</w:t>
+                <w:t xml:space="preserve">Delay-Sensitive Video Computing in the Cloud: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Liu</w:t>
+                <w:t xml:space="preserve">Maha Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghai Yang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carsten Griwodz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ta Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin-Chun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2017.2740432⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3s), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3212804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896284v1</w:t>
+                <w:t xml:space="preserve">hal-02492455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration-Based Dynamic and Practical Virtual Streaming Agent Placement for Mobile Adaptive Live Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Busnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dooze</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qinghai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weili Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.503 - 515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2017.2740432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951758v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestion Avoidance and Load Balancing in Content Placement and Request Redirection for Mobile CDN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qinghai Yang</w:t>
+                <w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dooze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2018.2804979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896286v1</w:t>
+                <w:t xml:space="preserve">hal-01951758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-Sensitive Video Computing in the Cloud: A Survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Congestion Avoidance and Load Balancing in Content Placement and Request Redirection for Mobile CDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3s), pp.54. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.851 - 863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3212804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2018.2804979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492455v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Game Engines on Mobile and Fixed Devices</w:t>
               </w:r>
@@ -891,51 +891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Net Neutrality Debate that Conforms to the 2010s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,64 +1125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.Art. n°43 -. </w:t>
@@ -1214,395 +1214,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Caching in a Content Centric Network for Video Stream Delivery</w:t>
+                <w:t xml:space="preserve">Joint Optimization for the Delivery of Multiple Video Channels in Telco-CDNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10922-014-9300-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.87 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2400915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057158v1</w:t>
+                <w:t xml:space="preserve">hal-01200851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Peer-To-Peer Overlay Approaches for Networked Virtual Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cooperative Caching in a Content Centric Network for Video Stream Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12083-013-0231-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.445 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-014-9300-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876151v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization for the Delivery of Multiple Video Channels in Telco-CDNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fen Zhou</w:t>
+                <w:t xml:space="preserve">A Survey of Peer-To-Peer Overlay Approaches for Networked Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maha Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.87 - 100. </w:t>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.276-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2015.2400915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12083-013-0231-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200851v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcoding in the Cloud: Optimization and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1627,77 +1627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centric discretized delivery of rate-adaptive live streams in underprovisioned CDN networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1770,51 +1770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Choy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,103 +1861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation in underprovisioned multioverlay peer-to-peer live video sharing services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1991,64 +1991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In a Telco-CDN, Pushing Content Makes Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (3), pp.300-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2108,77 +2108,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (1), pp.365-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2206,338 +2206,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal network locality in distributed virtualized data-centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community tools for massively multiplayer online games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Leblet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Christos Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Yuan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Papazois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724658v1</w:t>
+                <w:t xml:space="preserve">hal-00704153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community tools for massively multiplayer online games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shakeel Ahmad</w:t>
+                <w:t xml:space="preserve">Optimal network locality in distributed virtualized data-centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Bouras</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Di Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (16), pp.1968-1979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2011.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704153v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,291 +2565,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00652433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient route discovery in hybrid networks</w:t>
+                <w:t xml:space="preserve">Query range problem in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Friedman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2008.09.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (1), pp.55 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2009.081546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378533v1</w:t>
+                <w:t xml:space="preserve">hal-02378545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query range problem in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient route discovery in hybrid networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Han</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ari Shotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (1), pp.55 - 57. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (6), pp.1110 - 1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2009.081546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378545v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard multidimensional multiple choice knapsack problems, an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (1), pp.172 - 181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content Steering Beyond Multi-CDN: Intra-CDN Edge Cache Switching as a Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2026 - 5th Mile-High Video Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Denver, United States. pp.102-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2025 - ACM Mile-High Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Denver (Colorado, USA), United States. pp.69-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3238,291 +3238,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDN Failure Management in Content Steering Multi-CDN System</w:t>
+                <w:t xml:space="preserve">Beyond Swiping through Short-Form Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse B Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali C Begen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Agboma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2025 - ACM Mile-High Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Denver (Colorado, USA), United States. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3715675.3715790⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Denver CO USA, United States. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3715675.3715792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029466v1</w:t>
+                <w:t xml:space="preserve">hal-05029460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Swiping through Short-Form Videos</w:t>
+                <w:t xml:space="preserve">CDN Failure Management in Content Steering Multi-CDN System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Agboma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2025 - ACM Mile-High Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Denver CO USA, United States. pp.13-18, </w:t>
+              <w:t xml:space="preserve">, Feb 2025, Denver (Colorado, USA), United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3715675.3715792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3715675.3715790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029460v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Content Steering Services: How to Make Everyone Happy in a Multi-CDN World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHV 2024 - Mile-High Video Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Denver (Colorado), United States. pp.95-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3569,51 +3569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Efficient Multi-CDN Communication over Content Steering Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2024 - 15th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.478-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3660,51 +3660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptive Streaming for Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Petrangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,51 +3898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming a Sequence of Textures for Adaptive 3D Scene Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Petrangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,51 +4015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Initiative for the Delivery of Infinitely Scalable and Animated 3D Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viswanathan Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4106,77 +4106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic adaptive streaming for multi-viewpoint omnidirectional videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,412 +4230,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarked video delivery: traffic reduction and CDN management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">ARCD: a Solution for Root Cause Diagnosis in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Mdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th ACM Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896287v1</w:t>
+                <w:t xml:space="preserve">hal-01962869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCD: a Solution for Root Cause Diagnosis in Mobile Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Mdini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lecoeuvre</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Network and Service Management (CNSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962869v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTTP/2-Based Streaming Solutions for Tiled Omnidirectional Videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
+                <w:t xml:space="preserve">Watermarked video delivery: traffic reduction and CDN management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISM 2018 : IEEE International Symposium on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. pp.89-96, </w:t>
+              <w:t xml:space="preserve">the 9th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISM.2018.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3204964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988323v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Spatial Quality for Omnidirectional Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristina Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viswanathan Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,64 +4721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Chakareski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridvan Aksu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishy Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4955,77 +4955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">360-Degree Video Head Movement Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2017: 8th ACM on Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Taipei, Taiwan. pp.199-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5059,77 +5059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Set of 360-Degree Videos for Viewport-Adaptive Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Devlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Chakareski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,90 +5176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When HTTP/2 Rescues DASH: Video Frame Multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2017 : IEEE International Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Atlanta, United States. pp.677 - 682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5293,64 +5293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewport-Adaptive Navigable 360-Degree Video Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisa Devlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2016 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5527,103 +5527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dooze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5648,51 +5648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-layer scheduler for video streaming over MPTCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys '16: Proceedings of the 7th International Conference on Multimedia Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2016, Klagenfurt, Austria. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5772,351 +5772,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Integration of CDN and Network Operator: Model and Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Lightweight Video Packet Filtering for Large-Scale Video Data Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boyrivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Asselin de Williencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMEW 2016 : IEEE International Conference on Multimedia &amp; Expo Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398917v1</w:t>
+                <w:t xml:space="preserve">hal-01511256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Revenue-oriented Content Delivery Networks And Their Impact On Net Neutrality</w:t>
+                <w:t xml:space="preserve">Vertical Integration of CDN and Network Operator: Model and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informs Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398937v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Lightweight Video Packet Filtering for Large-Scale Video Data Delivery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Revenue-oriented Content Delivery Networks And Their Impact On Net Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMEW 2016 : IEEE International Conference on Multimedia &amp; Expo Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informs Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01511256v1</w:t>
+                <w:t xml:space="preserve">hal-01398937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcoding Live Adaptive Video Streams at a Massive Scale in the Cloud</w:t>
               </w:r>
@@ -6128,64 +6128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.49 - 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6223,51 +6223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YouTube Live and Twitch: A Tour of User-Generated Live Streaming Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.225 - 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6305,51 +6305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting Games Engines: the Case of Unity3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoudi Farouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Ksentini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6400,51 +6400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Revenue-Driven CDN on the Competition among Network Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,51 +6521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6597,248 +6597,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DASH in Twitch: Adaptive Bitrate Streaming in Live Game Streaming Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Pires</w:t>
+                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VideoNext 2014 : 1st Workshop on Design, Quality and Deployment of Adaptive Video Streaming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.13 - 18, </w:t>
+              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2676652.2676657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167380v1</w:t>
+                <w:t xml:space="preserve">hal-01056855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DASH in Twitch: Adaptive Bitrate Streaming in Live Game Streaming Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
+              <w:t xml:space="preserve">VideoNext 2014 : 1st Workshop on Design, Quality and Deployment of Adaptive Video Streaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.13 - 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2676652.2676657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056855v1</w:t>
+                <w:t xml:space="preserve">hal-01167380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Framework for Uplink Video Transmission in HetNets</w:t>
               </w:r>
@@ -6863,64 +6863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOVID 2014 : ACM Workshop on Mobile Video Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Singapore, Singapore. pp.Article n°6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7062,90 +7062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization for the Delivery of Multiple Video Channels in Telco-CDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNSM 2013 : International Conference on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland. pp.161 -165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7179,427 +7179,427 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Near-Optimal Algorithm for Delivering Multiple Live Video Channels in CDNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2013 : 22nd International Conference on Computer Communications and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908757v1</w:t>
+                <w:t xml:space="preserve">hal-00818205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDC Planner: Dynamic Migration-Aware Virtual Data Center Embedding for Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
+                <w:t xml:space="preserve">Malla Reddy Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IM 2013 : proceedings of the IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846058v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Near-Optimal Algorithm for Delivering Multiple Live Video Channels in CDNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2013 : 22nd International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nassau, Bahamas. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2013.6614138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818205v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Control Plane in 3GPP LTE/EPC Architecture for On-Demand Connectivity Service</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VDC Planner: Dynamic Migration-Aware Virtual Data Center Embedding for Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Guillouard</w:t>
+                <w:t xml:space="preserve">Mohamed Faten Zhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Suciu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOUDNET 2013 : 2nd IEEE International Conference on Cloud Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IM 2013 : proceedings of the IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876149v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Tackling Virtual Data Center Embedding Problem</w:t>
               </w:r>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Podlesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandro Zambenedetti Granville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoF 2013 : 4th international conference on Network of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pohang, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3GPCIC 2013 : 8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Compiegne, France. pp.179-185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7970,51 +7970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC 2012 : 1st IEEE International Conference on Communications in China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.120-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8042,615 +8042,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brewing Storm in Cloud Gaming: A Measurement Study on Cloud to End-User Latency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGames 2012: The 11th ACM Annual Workshop on Network and Systems Support for Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786278v1</w:t>
+                <w:t xml:space="preserve">hal-00737167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Server Throughput for Low-Delay Live Streaming in Content Delivery Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peer-to-peer live streaming for massively multiplayer online games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papazois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOSSDAV 2012: 22nd SIGMM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">P2P 2012: IEEE International Conference on Peer-to-Peer Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787059v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiPIT: a Distributed Bloom-Filter based PIT Table for CCN Nodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Brewing Storm in Cloud Gaming: A Measurement Study on Cloud to End-User Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Choy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2012: 21th International Conference on Computer Communication Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289282⟩</w:t>
+              <w:t xml:space="preserve">NetGames 2012: The 11th ACM Annual Workshop on Network and Systems Support for Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NetGames.2012.6404024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787048v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer live streaming for massively multiplayer online games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing Server Throughput for Low-Delay Live Streaming in Content Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P2P 2012: IEEE International Conference on Peer-to-Peer Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">NOSSDAV 2012: 22nd SIGMM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788135v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DiPIT: a Distributed Bloom-Filter based PIT Table for CCN Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2012: 21th International Conference on Computer Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munchen, Germany. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737167v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
               </w:r>
@@ -8761,90 +8761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-based peer-to-peer live streaming with rateless codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneeb Dawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8895,103 +8895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in Underprovisioned Multioverlay Live Video Sharing Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSWS 2012: ACM workshop on Capacity sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nice, France. pp.47-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9038,51 +9038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-assisted time-shifted streaming systems: design and promises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC2011 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9120,51 +9120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a distributed package management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9202,64 +9202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-shifted TV in content centric networks: the case for cooperative in-network caching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC2011: IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9297,64 +9297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating P2P live streaming systems: the CNG case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliya Buyukkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,77 +9422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The community network game project: enhancing collaborative activities in online games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Papazois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erez Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9547,77 +9547,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The community network game project: enriching online gamers experience with user generated content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Papazois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erez Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9685,51 +9685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDIO 2010 : 6th International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9767,51 +9767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed delivery system for time-shifted streaming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCN 2010 : 35th IEEE Conference on Local Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9836,64 +9836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing multi-hop queries in zigbee based multi-sink sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDCN 2009 : 10th International Conference on Distributed Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Hyderabad, India. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9912,308 +9912,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On reducing the cross-domain traffic of box-powered CDN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surfing peer-to-peer IPTV: distributed channel switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2009 : 18th International Conference on Computer Communications and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.574 - 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355306v1</w:t>
+                <w:t xml:space="preserve">hal-02367632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfing peer-to-peer IPTV: distributed channel switching</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On reducing the cross-domain traffic of box-powered CDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2009 : 18th International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02367632v1</w:t>
+                <w:t xml:space="preserve">hal-02355306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-friendly box-powered video delivery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10303,51 +10303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiduan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, New Orleans, La, United States. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10381,77 +10381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing resource sharing in node-capacitated overlay networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pianese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous and Spontaneous Networks Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10476,51 +10476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet-scale simulations of a peer selection algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10584,51 +10584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre avec le Web 2.0 : formuler, communiquer et s'intégrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10679,51 +10679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quicker way to discover nearby peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10787,64 +10787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair capacity sharing among multiple sinks in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASS'07 : The Fourth IEEE Conference on Mobile Ad-hoc and Sensor Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10908,51 +10908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajoy K.Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Virgillito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11044,51 +11044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement à travers la vie de Germaine Tillion : [actes du Colloque organisé par l'Université Bretagne Sud et le Cerhio en partenariat avec le Réseau scientifique Terra, l'Institut Maghreb Europe (Université Paris 8) et la ville de Lorient les 26, 27 et 28 mai 2010 à Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,51 +11216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Networks: Architectures, Applications and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11285,51 +11285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation optimale de ressources dans des overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution des technologies pair-à-pair : optimisation, sécurité et application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, Lavoisier, 2010, 978-2-7462-2579-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11399,51 +11399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-to-peer time-shifted streaming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11493,90 +11493,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing Peer-to-Peer IPTV: Distributed Channel Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaning Y.L. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6857, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11630,51 +11630,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Interactive Multimedia Services over the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multimedia [cs.MM]. IMT Atlantique, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11861,51 +11861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Cui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2740432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2804979" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abdallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ta Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Chun Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212804" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messaoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-014-9300-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliya Buyukkaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-013-0231-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2400915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Choy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0367-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0260-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2013.043013.130474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yuan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bouras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papazois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shotland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2008.09.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.081546" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervegul Parlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Gurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse B Demir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571125v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3652196" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Petrangeli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishy Swaminathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM46123.2019.00017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengbai Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqian Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3351168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Swaminathan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Devlic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Chakareski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Aksu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422859" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoudi Farouk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676652.2676657" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2013.6614138" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Golam Rabbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Esteves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Podlesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2013.6724511" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945394v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Truong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2012.6356864" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetGames.2012.6404024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787048v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788133v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Dawood" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2012.54" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413219.2413234" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelis Kapoulas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Perelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_54" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiduan Cheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.334" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K.Datta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Virgillito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2006.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mabon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hessel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Bretagne Sud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Y.L. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02463331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Louedec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corbillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3280854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02492455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abdallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Griwodz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ta Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin-Chun Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212804" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghai Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Cui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2740432" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2804979" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messaoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3115934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2015.2400915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-014-9300-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliya Buyukkaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-013-0231-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2014.140404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Choy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0367-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-014-0260-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2013.043013.130474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2011.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bouras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papazois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leblet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.081546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Shotland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2008.09.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.04.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervegul Parlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Gurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3789239.3793290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse B Demir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agboma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715790" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571125v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3652196" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Petrangeli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishy Swaminathan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM46123.2019.00017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengbai Xiao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuoqian Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343031.3351168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Swaminathan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797855" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2018.00023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3204964" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Devlic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2018.8547114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01896281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Chakareski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridvan Aksu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422859" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083187.3083215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3123266.3123372" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2017.8116458" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Houze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511550" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01310300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyrivent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Asselin de Williencourt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoudi Farouk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167380v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676652.2676657" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Munoz Gea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2579465.2579467" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malla Reddy Sama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2013.6614138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faten Zhani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Golam Rabbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Esteves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Podlesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Zambenedetti Granville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2013.6724511" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945394v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Truong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCChina.2012.6356864" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetGames.2012.6404024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787059v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787048v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289282" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788133v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Dawood" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2012.54" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786542v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413219.2413234" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609289v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagelis Kapoulas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Perelman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_54" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367703v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiduan Cheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.334" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701147v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378508v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K.Datta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Virgillito" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2006.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mabon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hessel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Bretagne Sud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430817v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363927v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Y.L. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02465188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>