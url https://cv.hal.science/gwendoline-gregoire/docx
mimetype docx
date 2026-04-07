--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -933,278 +933,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlikely lead-bearing phases in river and estuary sediments near an ancient mine (Huelgoat, Brittany, France)</w:t>
+                <w:t xml:space="preserve">Fossil maerl beds as coastal indicators of late Holocene palaeo-environmental evolution in the Bay of Brest (Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Nasri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fiallo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11150-y⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 577, pp.110525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331431v1</w:t>
+                <w:t xml:space="preserve">hal-03325041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil maerl beds as coastal indicators of late Holocene palaeo-environmental evolution in the Bay of Brest (Western France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlikely lead-bearing phases in river and estuary sediments near an ancient mine (Huelgoat, Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jorry</w:t>
+                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 577, pp.110525. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.8128-8139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11150-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325041v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morpho-sedimentology of an artificial roadstead (Cherbourg, France)</w:t>
               </w:r>
@@ -1752,64 +1752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1869,77 +1869,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern morpho-sedimentological patterns in a tide-dominated estuary system: the Bay of Brest (west Britanny, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,90 +2031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des régimes de sédimentation en rade de Brest en réponse aux pressions climatiques et humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; Université Montpellier, Oct 2025, Montpellier, France</w:t>
@@ -3267,661 +3267,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage comparé des sources des sables littoraux par l'analyse élémentaire de fractions granulométriques : application au littoral de Seine-Maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
+                <w:t xml:space="preserve">Les gradients géochimiques : une nouvelle approche géostatistique d'interprétation du transport sédimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588251v1</w:t>
+                <w:t xml:space="preserve">hal-03588053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients géochimiques : une nouvelle approche géostatistique d'interprétation du transport sédimentaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le maërl comme marqueur bio-sédimentaire de l'évolution des environnements littoraux à l'Holocène terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588053v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maërl comme marqueur bio-sédimentaire de l'évolution des environnements littoraux à l'Holocène terminal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+                <w:t xml:space="preserve">Nouvelle phase porteuse de plomb anthropique dans les sédiments fluviaux et estuariens à proximité d'une ancienne mine (Huelgoat, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grall</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588036v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle phase porteuse de plomb anthropique dans les sédiments fluviaux et estuariens à proximité d'une ancienne mine (Huelgoat, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588107v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traçage comparé des sources des sables littoraux par l'analyse élémentaire de fractions granulométriques : application au littoral de Seine-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestin Desgué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587999v1</w:t>
+                <w:t xml:space="preserve">hal-03588251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensablement de la plate-forme d'érosion marine du littoral à falaises de Seine-Maritime : analyse historique et origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4242,489 +4242,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Rousset</w:t>
+                <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499124v1</w:t>
+                <w:t xml:space="preserve">hal-03601522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601522v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499131v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
@@ -5279,303 +5279,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Frigola</w:t>
+                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Haitz</w:t>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005384v1</w:t>
+                <w:t xml:space="preserve">hal-05005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+                <w:t xml:space="preserve">Florian Haitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005433v1</w:t>
+                <w:t xml:space="preserve">hal-05005384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
               </w:r>
@@ -6630,51 +6630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="496ABFE5"/>
+    <w:nsid w:val="051E57A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6861,51 +6861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3369-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202375900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Shute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-025-01522-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11150-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03325041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hugh Field" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1139514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.J. Bergsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taveneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/CWLY5236" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3369-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202375900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Shute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-025-01522-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03325041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11150-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hugh Field" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1139514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.J. Bergsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taveneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/CWLY5236" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>