--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -3267,661 +3267,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gradients géochimiques : une nouvelle approche géostatistique d'interprétation du transport sédimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Traçage comparé des sources des sables littoraux par l'analyse élémentaire de fractions granulométriques : application au littoral de Seine-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588053v1</w:t>
+                <w:t xml:space="preserve">hal-03588251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maërl comme marqueur bio-sédimentaire de l'évolution des environnements littoraux à l'Holocène terminal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gradients géochimiques : une nouvelle approche géostatistique d'interprétation du transport sédimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588036v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle phase porteuse de plomb anthropique dans les sédiments fluviaux et estuariens à proximité d'une ancienne mine (Huelgoat, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le maërl comme marqueur bio-sédimentaire de l'évolution des environnements littoraux à l'Holocène terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588107v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle phase porteuse de plomb anthropique dans les sédiments fluviaux et estuariens à proximité d'une ancienne mine (Huelgoat, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587999v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage comparé des sources des sables littoraux par l'analyse élémentaire de fractions granulométriques : application au littoral de Seine-Maritime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588251v1</w:t>
+                <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensablement de la plate-forme d'érosion marine du littoral à falaises de Seine-Maritime : analyse historique et origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,303 +5555,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
+                <w:t xml:space="preserve">Multi-proxy sediment trend analysis (MSTA): sedimentary dynamics from source to sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.119-124, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/CWLY5236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005423v3</w:t>
+                <w:t xml:space="preserve">hal-05037948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy sediment trend analysis (MSTA): sedimentary dynamics from source to sink</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.119-124, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/CWLY5236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037948v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6630,51 +6630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="051E57A2"/>
+    <w:nsid w:val="269694A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6861,51 +6861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3369-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202375900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Shute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-025-01522-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03325041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11150-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hugh Field" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1139514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.J. Bergsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taveneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/CWLY5236" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3369-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202375900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Shute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-025-01522-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03325041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11150-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hugh Field" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1139514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.J. Bergsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taveneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/CWLY5236" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>