--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -933,278 +933,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil maerl beds as coastal indicators of late Holocene palaeo-environmental evolution in the Bay of Brest (Western France)</w:t>
+                <w:t xml:space="preserve">Unlikely lead-bearing phases in river and estuary sediments near an ancient mine (Huelgoat, Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Jouet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110525⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.8128-8139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11150-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325041v1</w:t>
+                <w:t xml:space="preserve">hal-03331431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlikely lead-bearing phases in river and estuary sediments near an ancient mine (Huelgoat, Brittany, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil maerl beds as coastal indicators of late Holocene palaeo-environmental evolution in the Bay of Brest (Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ehrhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Nasri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Stéphan Jorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fiallo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (7), pp.8128-8139. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 577, pp.110525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11150-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331431v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morpho-sedimentology of an artificial roadstead (Cherbourg, France)</w:t>
               </w:r>
@@ -1752,64 +1752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1869,77 +1869,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern morpho-sedimentological patterns in a tide-dominated estuary system: the Bay of Brest (west Britanny, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,90 +2031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des régimes de sédimentation en rade de Brest en réponse aux pressions climatiques et humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; Université Montpellier, Oct 2025, Montpellier, France</w:t>
@@ -3519,90 +3519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maërl comme marqueur bio-sédimentaire de l'évolution des environnements littoraux à l'Holocène terminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Jorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3644,90 +3644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle phase porteuse de plomb anthropique dans les sédiments fluviaux et estuariens à proximité d'une ancienne mine (Huelgoat, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fiallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3996,735 +3996,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MSTA: a GIS tool for proxy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587776v1</w:t>
+                <w:t xml:space="preserve">hal-03588098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSTA: a GIS tool for proxy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588098v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynaud Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601522v1</w:t>
+                <w:t xml:space="preserve">hal-02499124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499131v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499124v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynaud Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
@@ -5279,303 +5279,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+                <w:t xml:space="preserve">Florian Haitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005433v1</w:t>
+                <w:t xml:space="preserve">hal-05005384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Frigola</w:t>
+                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Haitz</w:t>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005384v1</w:t>
+                <w:t xml:space="preserve">hal-05005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-proxy sediment trend analysis (MSTA): sedimentary dynamics from source to sink</w:t>
               </w:r>
@@ -6630,51 +6630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="269694A5"/>
+    <w:nsid w:val="992C7148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6861,51 +6861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3369-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202375900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Shute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-025-01522-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03325041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11150-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hugh Field" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1139514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.J. Bergsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taveneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/CWLY5236" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3369-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202375900" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Shute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-025-01522-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4358325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11150-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03325041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hugh Field" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frechen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.63" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Klouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.11.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1139514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garlan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W.J. Bergsma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taveneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/CWLY5236" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01556393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>