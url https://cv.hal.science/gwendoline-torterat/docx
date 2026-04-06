--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -321,174 +321,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la paléopalynologie en France à partir des années 1950, au prisme de la trajectoire d’Arlette Leroi-Gourhan : une analyse anthropologique sous l’angle du genre</w:t>
+                <w:t xml:space="preserve">Laisser tourner, ça creuse ! La vidéofilature à l’épreuve du travail de chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12f9t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888747v1</w:t>
+                <w:t xml:space="preserve">hal-04812557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laisser tourner, ça creuse ! La vidéofilature à l’épreuve du travail de chantier</w:t>
+                <w:t xml:space="preserve">Le développement de la paléopalynologie en France à partir des années 1950, au prisme de la trajectoire d’Arlette Leroi-Gourhan : une analyse anthropologique sous l’angle du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (4), pp.629-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12f9t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04812557v1</w:t>
+                <w:t xml:space="preserve">hal-04888747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et décrire une journée de travail : les apports d’une anthropologie filmique tournée vers l’individu</w:t>
               </w:r>
@@ -1135,136 +1135,154 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.19023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Le Bihan, Un archéologue en Russie au temps de Boris Eltsine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.19023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1274,218 +1292,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instants et des jours: observer et décrire l'existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jabiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pétra, 2017, 978-2-84743-155-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visites scolaires, histoire et citoyenneté. Les expositions du centenaire de la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation Française, 2016, Musées-Mondes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01406650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1495,529 +1513,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forging a New Archaeological Discipline in the Kitchen: The Volunteer Career of Arlette Leroi-Gourhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Lémonon-Waxin; Grégory Dufaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women, Gender, and Technosciences, 1900–2020 A Beard to Govern.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.246-265, 2025, 9781032879826. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003562597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs d’ici, savants d’ailleurs : collecter et collectionner la Préhistoire en Bourgogne septentrionale à partir des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amateurs en sciences : une histoire par les collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Actes des congrès nationaux des sociétés historiques et scientifiques, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.18342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filming and Describing an Individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huon Wardle; Nigel Rapport; Albert Piette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Existential Human Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-293, 2023, 9780367742317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003156697-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erving Goffman [1922-1982]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des anthropologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-84016-498-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque le travail vous envahit : une ethnographie des intensités affectives en actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Plancke; Léo Mariani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(D')écrire les affects. Perspectives et enjeux anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-364, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'inter-dit. Outil et concepts pour questionner l'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît HAUG; Gwendoline TORTERAT; Isabelle JABIOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des instants et des jours: observer et décrire l'existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-84, 2017, 978-2-84743-155-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2027,238 +2045,238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropology, audiovisual narratives and Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Myriem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommages. In memoriam Thérèse Poulain-Josien (1929-2022).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSPF, 119, 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.739-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,91 +2286,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données en sciences du patrimoine : le cas d’entretiens audiovisuels réalisés auprès d’archéologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2362,279 +2380,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Weissbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Aldaia Aierbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Arranz Otaegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille De Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signalétique directionnelle et culturelle en phase de test : circulation et appropriation de l'espace dans sa compréhension muséographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Musée du Louvre - Direction de la recherche et des collections - Unité des études et des recherches socio-économiques. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palais et musée : le regard croisé du visiteur au Louvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Musée du Louvre - Direction de la recherche et des collections - Unité des études et des recherches socio-économiques. 2019, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2644,114 +2662,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugaisons singulières du passé : pour une anthropologie filmique du travail sur un chantier de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Nanterre - Paris X, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018PA100086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02081162v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2819,51 +2837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59AFA165"/>
+    <w:nsid w:val="4B3FD1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3050,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-torterat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5548-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197424309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gueut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ram&#237;rez Galicia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14324" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jabiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003562597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Existential-Human-Science/Wardle-Rapport-Piette/p/book/9780367742317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156697-32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-instants-et-des-jours-observer-et-decrire-lexistence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Myriem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poulain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02081162v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-torterat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5548-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197424309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gueut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ram&#237;rez Galicia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14324" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haug" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jabiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003562597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Existential-Human-Science/Wardle-Rapport-Piette/p/book/9780367742317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156697-32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-instants-et-des-jours-observer-et-decrire-lexistence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Myriem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poulain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02081162v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>