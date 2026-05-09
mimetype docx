--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -12,63 +12,63 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:81.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gwendoline Torterat </w:t>
+        <w:t xml:space="preserve"> Gwendoline Nerenberg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférencesUniversité Picardie Jules VerneMembre de l’UR 4287, Habiter le MondeMembre associée de l'UMR 8068, TEMPSUFR de Sciences Humaines, Sociales et PhilosophiePôle Citadelle10, rue des Français libres, 80080 Amiens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
@@ -321,174 +321,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laisser tourner, ça creuse ! La vidéofilature à l’épreuve du travail de chantier</w:t>
+                <w:t xml:space="preserve">Le développement de la paléopalynologie en France à partir des années 1950, au prisme de la trajectoire d’Arlette Leroi-Gourhan : une analyse anthropologique sous l’angle du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (4), pp.629-643</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812557v1</w:t>
+                <w:t xml:space="preserve">hal-04888747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la paléopalynologie en France à partir des années 1950, au prisme de la trajectoire d’Arlette Leroi-Gourhan : une analyse anthropologique sous l’angle du genre</w:t>
+                <w:t xml:space="preserve">Laisser tourner, ça creuse ! La vidéofilature à l’épreuve du travail de chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Torterat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12f9t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888747v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et décrire une journée de travail : les apports d’une anthropologie filmique tournée vers l’individu</w:t>
               </w:r>
@@ -2837,51 +2837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B3FD1AA"/>
+    <w:nsid w:val="27A85CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3068,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-torterat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5548-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197424309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gueut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ram&#237;rez Galicia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14324" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haug" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jabiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003562597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Existential-Human-Science/Wardle-Rapport-Piette/p/book/9780367742317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156697-32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-instants-et-des-jours-observer-et-decrire-lexistence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Myriem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poulain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02081162v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwendoline-torterat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5548-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197424309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gueut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ram&#237;rez Galicia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14324" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Haug" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jabiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003562597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18342" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-International-Handbook-of-Existential-Human-Science/Wardle-Rapport-Piette/p/book/9780367742317" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156697-32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-instants-et-des-jours-observer-et-decrire-lexistence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Myriem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poulain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poulain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02081162v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA100086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3365,39 +3365,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Gwendoline Torterat</dc:title>
+  <dc:title>Gwendoline Nerenberg</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>