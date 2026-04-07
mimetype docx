--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwen Le Cor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenle-cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8908-9934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online courses in times of pandemic: ESP and applied English classes at Université Paris 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From erasure poetry to e-mash-ups, “reel on/ another! power!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At any rake,&amp;quot; angles of &amp;quot;linguistic condensation&amp;quot; and shock in Percival Everett's The Water Cure: &amp;quot;All this while we play and pain with a language that is private.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante visuelle de l’écriture scientifique : vers une analyse des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripples of Trauma in Jonathan Safran Foer’s Extremely Loud & Incredibly Close and in Art Spiegelman’s In the Shadow of No Towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Iteration, you see’: Floating Text and Chaotic Reading/Viewing in slippingglimpse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic book review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In midsentence as it were”. Piercings textuels et gestes cyborgs dans Tree of Codes de Jonathan Safran Foer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), pp.220. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.141.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fleurs mathématiques » de la poésie et la fiction américaine contemporaine : enjeux d’une intersection littérature-mathématiques pour l’étude de l’anglais scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Critical Voice and the Narrative Voice: Robert Penn Warren’s Essay on Coleridge and All the King’s Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1-2), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/mss.2010.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision in Robert Penn Warren's Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rWp : An Annual of Robert Penn Warren Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Robert Penn Warren Studies: Vol. 6 https://digitalcommons.wku.edu/rpwstudies/vol6/iss1/8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence and Voices in Robert Penn Warren’s The Cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol LVI, number 1. (Winter 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil poétique : un format obsolète à l’ère numérique ?/ The Poetry Book: An Obsolete Form in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33/2022, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.13369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 6 (Collection :Aspects linguistiques et culturels des discours spécialisés), 2023, 978-3-0343-4251-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures: des objets livres du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures : l'objet livre du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : l’objet livre du papier au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivités numériques et posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020, 978-2-7535-7924-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal, Monica Michelin et Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Kimé, pp.351-366, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posthumain et subjectivités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrer le 11 septembre : effets d’ondes dans Extremely Loud & Incredibly Close de Jonathan Safran Foer et In the Shadow of no Towers de Art Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Davo &amp; S. Ravez (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après la terreur : Ondes de choc et reconstructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leaves 1 (nov. 2015), CLIMAS, Université Bordeaux-Montaigne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A divergent elsewhere’: Erasure and Layering in Tree of Codes by Jonathan Safran Foer and The Desert by Jen Bervin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Larsonneur, Arnaud Regnauld, Pierre Cassou-Noguès, Sara Touiza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject / Le Sujet digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réél</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-199, 2014, 978-2-84066-794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les sciences dures : de l’élaboration théorique à la démonstration mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Resche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les discours spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.121-137, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological symbiosis: An approach to the experience of water-based artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tyurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Fluidity, or Why We Need to Acknowledge Poetry Books in Multiple Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11x3l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing with Data and Algorithms”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Science Literature and the Arts 2023 Conference, “Alien”, Panel “Going Alien: 21st century writing and reading practices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arizona State University, Oct 2023, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of things PASD: the post-apocalyptic, the post-traumatic and the post-human.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Beyond Humanism Conference (BHC), CRISES AND THE POSTHUMAN: Post- Trans- and Metahumanist Reflections on Contemporary Challenges Session ERUA (European Reform University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mytilini, University of the Aegean Campus, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what if all this is a ruse’: blurred narrative lines in Percival Everett by Virgil Russel and The Water Cure.” 33rd Annual American Literature Association conference, Chicago, Il, May 26-29, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual American Literature Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chicago, Il, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology Of Media: digital media, hydrology, art-science-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edge Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Denis La Plaine, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/2c0fb609.eb210dbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We shall wander along yet/ not be able to understand” : Reading and wandering in fluxes of meaning”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Minds, Society for Science Literature and the Arts 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Purdue University, Oct 2022, West Lafayette, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution aux enseignants de l'évaluation des apprentissages dans des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Harrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques de la conférence EIAH 2015 (Environnements Informatiques pour l'Apprentissage Humain),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwen Le Cor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenle-cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8908-9934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online courses in times of pandemic: ESP and applied English classes at Université Paris 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From erasure poetry to e-mash-ups, “reel on/ another! power!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At any rake,&amp;quot; angles of &amp;quot;linguistic condensation&amp;quot; and shock in Percival Everett's The Water Cure: &amp;quot;All this while we play and pain with a language that is private.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante visuelle de l’écriture scientifique : vers une analyse des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripples of Trauma in Jonathan Safran Foer’s Extremely Loud & Incredibly Close and in Art Spiegelman’s In the Shadow of No Towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Iteration, you see’: Floating Text and Chaotic Reading/Viewing in slippingglimpse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic book review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fleurs mathématiques » de la poésie et la fiction américaine contemporaine : enjeux d’une intersection littérature-mathématiques pour l’étude de l’anglais scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In midsentence as it were”. Piercings textuels et gestes cyborgs dans Tree of Codes de Jonathan Safran Foer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), pp.220. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.141.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Critical Voice and the Narrative Voice: Robert Penn Warren’s Essay on Coleridge and All the King’s Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1-2), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/mss.2010.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision in Robert Penn Warren's Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rWp : An Annual of Robert Penn Warren Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Robert Penn Warren Studies: Vol. 6 https://digitalcommons.wku.edu/rpwstudies/vol6/iss1/8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence and Voices in Robert Penn Warren’s The Cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol LVI, number 1. (Winter 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil poétique : un format obsolète à l’ère numérique ?/ The Poetry Book: An Obsolete Form in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33/2022, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.13369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 6 (Collection :Aspects linguistiques et culturels des discours spécialisés), 2023, 978-3-0343-4251-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures: des objets livres du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures : l'objet livre du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : l’objet livre du papier au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal, Monica Michelin et Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Kimé, pp.351-366, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posthumain et subjectivités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivités numériques et posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020, 978-2-7535-7924-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrer le 11 septembre : effets d’ondes dans Extremely Loud & Incredibly Close de Jonathan Safran Foer et In the Shadow of no Towers de Art Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Davo &amp; S. Ravez (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après la terreur : Ondes de choc et reconstructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leaves 1 (nov. 2015), CLIMAS, Université Bordeaux-Montaigne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A divergent elsewhere’: Erasure and Layering in Tree of Codes by Jonathan Safran Foer and The Desert by Jen Bervin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Larsonneur, Arnaud Regnauld, Pierre Cassou-Noguès, Sara Touiza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject / Le Sujet digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réél</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-199, 2014, 978-2-84066-794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les sciences dures : de l’élaboration théorique à la démonstration mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Resche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les discours spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.121-137, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological symbiosis: An approach to the experience of water-based artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tyurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Fluidity, or Why We Need to Acknowledge Poetry Books in Multiple Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11x3l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of things PASD: the post-apocalyptic, the post-traumatic and the post-human.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Beyond Humanism Conference (BHC), CRISES AND THE POSTHUMAN: Post- Trans- and Metahumanist Reflections on Contemporary Challenges Session ERUA (European Reform University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mytilini, University of the Aegean Campus, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing with Data and Algorithms”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Science Literature and the Arts 2023 Conference, “Alien”, Panel “Going Alien: 21st century writing and reading practices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arizona State University, Oct 2023, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology Of Media: digital media, hydrology, art-science-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edge Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Denis La Plaine, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/2c0fb609.eb210dbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what if all this is a ruse’: blurred narrative lines in Percival Everett by Virgil Russel and The Water Cure.” 33rd Annual American Literature Association conference, Chicago, Il, May 26-29, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual American Literature Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chicago, Il, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We shall wander along yet/ not be able to understand” : Reading and wandering in fluxes of meaning”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Minds, Society for Science Literature and the Arts 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Purdue University, Oct 2022, West Lafayette, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution aux enseignants de l'évaluation des apprentissages dans des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Harrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques de la conférence EIAH 2015 (Environnements Informatiques pour l'Apprentissage Humain),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78A63AF8"/>
+    <w:nsid w:val="CA812F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenle-cor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coutherut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.141.0220" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4605" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mss.2010.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Utard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04020155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/#informations" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=3909&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tyurina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x3l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/2c0fb609.eb210dbf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01170320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenle-cor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coutherut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.141.0220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mss.2010.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Utard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04020155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/#informations" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=3909&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tyurina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x3l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/2c0fb609.eb210dbf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01170320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>