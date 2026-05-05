--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwen Le Cor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenle-cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8908-9934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online courses in times of pandemic: ESP and applied English classes at Université Paris 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From erasure poetry to e-mash-ups, “reel on/ another! power!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At any rake,&amp;quot; angles of &amp;quot;linguistic condensation&amp;quot; and shock in Percival Everett's The Water Cure: &amp;quot;All this while we play and pain with a language that is private.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante visuelle de l’écriture scientifique : vers une analyse des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripples of Trauma in Jonathan Safran Foer’s Extremely Loud & Incredibly Close and in Art Spiegelman’s In the Shadow of No Towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Iteration, you see’: Floating Text and Chaotic Reading/Viewing in slippingglimpse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic book review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fleurs mathématiques » de la poésie et la fiction américaine contemporaine : enjeux d’une intersection littérature-mathématiques pour l’étude de l’anglais scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In midsentence as it were”. Piercings textuels et gestes cyborgs dans Tree of Codes de Jonathan Safran Foer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), pp.220. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.141.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Critical Voice and the Narrative Voice: Robert Penn Warren’s Essay on Coleridge and All the King’s Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1-2), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/mss.2010.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision in Robert Penn Warren's Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rWp : An Annual of Robert Penn Warren Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Robert Penn Warren Studies: Vol. 6 https://digitalcommons.wku.edu/rpwstudies/vol6/iss1/8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence and Voices in Robert Penn Warren’s The Cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol LVI, number 1. (Winter 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil poétique : un format obsolète à l’ère numérique ?/ The Poetry Book: An Obsolete Form in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33/2022, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.13369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 6 (Collection :Aspects linguistiques et culturels des discours spécialisés), 2023, 978-3-0343-4251-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures: des objets livres du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures : l'objet livre du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : l’objet livre du papier au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal, Monica Michelin et Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Kimé, pp.351-366, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posthumain et subjectivités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivités numériques et posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020, 978-2-7535-7924-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrer le 11 septembre : effets d’ondes dans Extremely Loud & Incredibly Close de Jonathan Safran Foer et In the Shadow of no Towers de Art Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Davo &amp; S. Ravez (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après la terreur : Ondes de choc et reconstructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leaves 1 (nov. 2015), CLIMAS, Université Bordeaux-Montaigne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A divergent elsewhere’: Erasure and Layering in Tree of Codes by Jonathan Safran Foer and The Desert by Jen Bervin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Larsonneur, Arnaud Regnauld, Pierre Cassou-Noguès, Sara Touiza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject / Le Sujet digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réél</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-199, 2014, 978-2-84066-794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les sciences dures : de l’élaboration théorique à la démonstration mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Resche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les discours spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.121-137, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological symbiosis: An approach to the experience of water-based artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tyurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Fluidity, or Why We Need to Acknowledge Poetry Books in Multiple Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11x3l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of things PASD: the post-apocalyptic, the post-traumatic and the post-human.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Beyond Humanism Conference (BHC), CRISES AND THE POSTHUMAN: Post- Trans- and Metahumanist Reflections on Contemporary Challenges Session ERUA (European Reform University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mytilini, University of the Aegean Campus, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing with Data and Algorithms”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Science Literature and the Arts 2023 Conference, “Alien”, Panel “Going Alien: 21st century writing and reading practices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arizona State University, Oct 2023, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology Of Media: digital media, hydrology, art-science-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edge Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Denis La Plaine, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/2c0fb609.eb210dbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what if all this is a ruse’: blurred narrative lines in Percival Everett by Virgil Russel and The Water Cure.” 33rd Annual American Literature Association conference, Chicago, Il, May 26-29, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual American Literature Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chicago, Il, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We shall wander along yet/ not be able to understand” : Reading and wandering in fluxes of meaning”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Minds, Society for Science Literature and the Arts 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Purdue University, Oct 2022, West Lafayette, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution aux enseignants de l'évaluation des apprentissages dans des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Harrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques de la conférence EIAH 2015 (Environnements Informatiques pour l'Apprentissage Humain),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwen Le Cor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenle-cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8908-9934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online courses in times of pandemic: ESP and applied English classes at Université Paris 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From erasure poetry to e-mash-ups, “reel on/ another! power!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At any rake,&amp;quot; angles of &amp;quot;linguistic condensation&amp;quot; and shock in Percival Everett's The Water Cure: &amp;quot;All this while we play and pain with a language that is private.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante visuelle de l’écriture scientifique : vers une analyse des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripples of Trauma in Jonathan Safran Foer’s Extremely Loud & Incredibly Close and in Art Spiegelman’s In the Shadow of No Towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.4285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Iteration, you see’: Floating Text and Chaotic Reading/Viewing in slippingglimpse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic book review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « fleurs mathématiques » de la poésie et la fiction américaine contemporaine : enjeux d’une intersection littérature-mathématiques pour l’étude de l’anglais scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“In midsentence as it were”. Piercings textuels et gestes cyborgs dans Tree of Codes de Jonathan Safran Foer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), pp.220. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.141.0220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Critical Voice and the Narrative Voice: Robert Penn Warren’s Essay on Coleridge and All the King’s Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (1-2), pp.119-133. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/mss.2010.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision in Robert Penn Warren's Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rWp : An Annual of Robert Penn Warren Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Robert Penn Warren Studies: Vol. 6 https://digitalcommons.wku.edu/rpwstudies/vol6/iss1/8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence and Voices in Robert Penn Warren’s The Cave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mississippi quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol LVI, number 1. (Winter 2002-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recueil poétique : un format obsolète à l’ère numérique ?/ The Poetry Book: An Obsolete Form in the Digital Age?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33/2022, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.13369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 6 (Collection :Aspects linguistiques et culturels des discours spécialisés), 2023, 978-3-0343-4251-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures: des objets livres du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures : l'objet livre du papier au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Coutherut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-9, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chassagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sens public. http://sens-public.org/dossiers/1486/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : l’objet livre du papier au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivités numériques et posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020, 978-2-7535-7924-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la ruine, du fragment et du glitch : l’apocalypse dévoyée dans la littérature post-11 Septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Machinal, Monica Michelin et Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Kimé, pp.351-366, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The first cyborg also a mouse’: figures de transgression et gestes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bauer, Hélène Machinal, Monica Michlin, Arnaud Regnauld (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posthumain et subjectivités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrer le 11 septembre : effets d’ondes dans Extremely Loud & Incredibly Close de Jonathan Safran Foer et In the Shadow of no Towers de Art Spiegelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Davo &amp; S. Ravez (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après la terreur : Ondes de choc et reconstructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leaves 1 (nov. 2015), CLIMAS, Université Bordeaux-Montaigne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘A divergent elsewhere’: Erasure and Layering in Tree of Codes by Jonathan Safran Foer and The Desert by Jen Bervin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Larsonneur, Arnaud Regnauld, Pierre Cassou-Noguès, Sara Touiza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Subject / Le Sujet digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réél</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-199, 2014, 978-2-84066-794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les sciences dures : de l’élaboration théorique à la démonstration mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Resche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en récit dans les discours spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.121-137, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological symbiosis: An approach to the experience of water-based artworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Tyurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Fluidity, or Why We Need to Acknowledge Poetry Books in Multiple Versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11x3l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Writing with Data and Algorithms”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Science Literature and the Arts 2023 Conference, “Alien”, Panel “Going Alien: 21st century writing and reading practices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arizona State University, Oct 2023, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of things PASD: the post-apocalyptic, the post-traumatic and the post-human.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Beyond Humanism Conference (BHC), CRISES AND THE POSTHUMAN: Post- Trans- and Metahumanist Reflections on Contemporary Challenges Session ERUA (European Reform University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mytilini, University of the Aegean Campus, Lesvos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology Of Media: digital media, hydrology, art-science-technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Edge Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Denis La Plaine, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21428/2c0fb609.eb210dbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what if all this is a ruse’: blurred narrative lines in Percival Everett by Virgil Russel and The Water Cure.” 33rd Annual American Literature Association conference, Chicago, Il, May 26-29, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual American Literature Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chicago, Il, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We shall wander along yet/ not be able to understand” : Reading and wandering in fluxes of meaning”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Minds, Society for Science Literature and the Arts 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Purdue University, Oct 2022, West Lafayette, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution aux enseignants de l'évaluation des apprentissages dans des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Albano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Harrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Évaluation des Apprentissages et Environnements Informatiques de la conférence EIAH 2015 (Environnements Informatiques pour l'Apprentissage Humain),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA812F97"/>
+    <w:nsid w:val="ECC9A66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenle-cor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coutherut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.141.0220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mss.2010.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Utard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04020155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/#informations" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=3909&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tyurina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x3l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/2c0fb609.eb210dbf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01170320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenle-cor" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Coutherut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6481" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.141.0220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mss.2010.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Utard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04020155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/#informations" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/dossiers/1486/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=3909&amp;amp;menu=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tyurina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x3l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/2c0fb609.eb210dbf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01170320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Albano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>