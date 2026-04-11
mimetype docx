--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -3959,217 +3959,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure temporelle d'efficacité d'antennes ULB en Chambre Réverbérante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency Measurement of UWB Small Antennas in Reverberation Chamber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Fur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Ondes, "Interférences d'ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334820v1</w:t>
+                <w:t xml:space="preserve">hal-00176138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Measurement of UWB Small Antennas in Reverberation Chamber.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure temporelle d'efficacité d'antennes ULB en Chambre Réverbérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Le Fur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">GdR Ondes, "Interférences d'ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176138v1</w:t>
+                <w:t xml:space="preserve">hal-00334820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4592,51 +4592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09DA05FA"/>
+    <w:nsid w:val="D20925AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4823,51 +4823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-le-fur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13896968X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02749411v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20010804" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02439737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2859944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Haider Naqvi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2194631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guivarch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02439862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Fur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02440149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02440154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Byrne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cano-Facila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Belot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cano-Facila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saccardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ravenel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cannavo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rudant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaveaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-le-fur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13896968X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02749411v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchesne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20010804" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02439737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2859944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Haider Naqvi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2194631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guivarch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02439862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Fur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02440149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02440154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Byrne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cano-Facila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Belot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cano-Facila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Feat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saccardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bako Rajaonah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ravenel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bories" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cannavo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rudant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaveaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>