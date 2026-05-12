--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -4592,51 +4592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D20925AE"/>
+    <w:nsid w:val="C0EE34A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>