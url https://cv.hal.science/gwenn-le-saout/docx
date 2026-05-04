--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -731,295 +731,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Fly Ash in Flame-Retardant Systems of Biopolyesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fire behaviour of EPDM/NBR panels with paraffin for thermal energy storage applications. Part 2: Analysis of the combustion residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesco Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Callone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dirè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Xenopoulos</w:t>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.2771. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.110470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15132771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154984v1</w:t>
+                <w:t xml:space="preserve">hal-04170101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of EPDM/NBR panels with paraffin for thermal energy storage applications. Part 2: Analysis of the combustion residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporation of Fly Ash in Flame-Retardant Systems of Biopolyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Valentini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
+                <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Constantinos Xenopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 215, pp.110470. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15132771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170101v1</w:t>
+                <w:t xml:space="preserve">hal-04154984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of changes in ultrastructure and mechanical properties of flax cell walls during controlled heat treatment</w:t>
               </w:r>
@@ -2367,226 +2367,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHASE ASSEMBLAGE IN CALCIUM ALUMINATE CEMENTS: A REVIEW</w:t>
+                <w:t xml:space="preserve">Hydration of calcium aluminate cement blended with anhydrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lothenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fryda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Winnefeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALITinform</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.24-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.17.00045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249883v1</w:t>
+                <w:t xml:space="preserve">hal-02497775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of calcium aluminate cement blended with anhydrite</w:t>
+                <w:t xml:space="preserve">PHASE ASSEMBLAGE IN CALCIUM ALUMINATE CEMENTS: A REVIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Winnefeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALITinform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (51), pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jadcr.17.00045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02497775v1</w:t>
+                <w:t xml:space="preserve">hal-03249883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting and hardening process of a wollastonite-based brushite cement</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of slag composition on the hydration of alkali-activated slags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Winnefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ben Haha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,307 +4010,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of In Situ Polymerized Epoxidized A/F Bisphenol-Chitosan on Features of Oilwell Cement Slurry-Molecular-Level Analysis and Long-Term Interaction of API Fracturing Fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The efficiency of quartz addition on electric arc furnace (EAF) carbon steel slag stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mapelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunice F. S. Vieira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amanda A. De Franca</w:t>
+                <w:t xml:space="preserve">A. Gruttadauria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.41044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 279, pp.586-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914355v1</w:t>
+                <w:t xml:space="preserve">hal-02914356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of quartz addition on electric arc furnace (EAF) carbon steel slag stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Le Saoût</w:t>
+                <w:t xml:space="preserve">The Influence of In Situ Polymerized Epoxidized A/F Bisphenol-Chitosan on Features of Oilwell Cement Slurry-Molecular-Level Analysis and Long-Term Interaction of API Fracturing Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice F. S. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivory M. G. Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio S. Mangrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda A. De Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.41044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02914356v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t>
               </w:r>
@@ -4430,90 +4430,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of Portland cement with additions of calcium sulfoaluminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lothenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Higuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Winnefeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.81-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5696,64 +5696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Xenopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRPM 23 - 19th European meeting on Fire Retardant Polymeric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,51 +5830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Xenopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th edition of Fire Resistance in Plastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6441,256 +6441,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02394055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Reiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436642v1</w:t>
+                <w:t xml:space="preserve">hal-02464658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belgorod, Russia. pp.339-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22974-0_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464658v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Metakaolin on Limestone Reactivity in Cementitious Materials</w:t>
               </w:r>
@@ -7574,51 +7574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EC2AD0C"/>
+    <w:nsid w:val="D2A407CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7805,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-le-saout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2761-0584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika La Plante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Le&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Hsiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2026.108846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Callone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dir&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110314" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Xenopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Strokova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria V. Nelubova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia N. Ogurtsova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34910/MCE.103.7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106288" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02613966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory Marcos Gomes Dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joenesson Filip Santos Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fragoso Silva Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620200001.0925" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mombelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gruttadauria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mapelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fryda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/937EB33573681D8B5353AF17C88ADCDDE64F0B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mombelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mapelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Cecca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.05.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Puerta-Falla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balonis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rivera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9912-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.09.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Costoya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suz-Chung Ko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2014.955550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Falzone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kulik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Scrivener" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice F. S. Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo F. Lima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory M. G. Dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Mangrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A. De Franca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGZMTKRX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruttadauria" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.045" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Higuchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEMCONRES.2012.10.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Patapy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scrivener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.08.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQZVMX4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Dilnesa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2158" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C568043D6C4A5A4C9D3032A212B35689B1CDD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;colier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert-Hayet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Fakih" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al Haj Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xenopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914818v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Neithalath" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9939-3_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pioch Sylvain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Agostini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-le-saout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2761-0584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika La Plante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Le&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Hsiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2026.108846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Callone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dir&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110314" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valentini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110470" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Xenopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Strokova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria V. Nelubova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia N. Ogurtsova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34910/MCE.103.7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106288" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02613966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory Marcos Gomes Dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joenesson Filip Santos Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fragoso Silva Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620200001.0925" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mombelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gruttadauria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mapelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fryda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/937EB33573681D8B5353AF17C88ADCDDE64F0B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mombelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mapelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Cecca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.05.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Puerta-Falla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balonis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rivera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9912-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.09.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Costoya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suz-Chung Ko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2014.955550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Falzone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kulik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Scrivener" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruttadauria" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.045" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice F. S. Vieira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo F. Lima" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory M. G. Dos Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Mangrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A. De Franca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGZMTKRX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Higuchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEMCONRES.2012.10.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Patapy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scrivener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.08.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQZVMX4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Dilnesa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2158" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C568043D6C4A5A4C9D3032A212B35689B1CDD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;colier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert-Hayet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Fakih" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al Haj Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xenopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914818v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Neithalath" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9939-3_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pioch Sylvain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Agostini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>