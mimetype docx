--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -731,295 +731,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of EPDM/NBR panels with paraffin for thermal energy storage applications. Part 2: Analysis of the combustion residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporation of Fly Ash in Flame-Retardant Systems of Biopolyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Valentini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dirè</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
+                <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Constantinos Xenopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 215, pp.110470. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15132771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170101v1</w:t>
+                <w:t xml:space="preserve">hal-04154984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Fly Ash in Flame-Retardant Systems of Biopolyesters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fire behaviour of EPDM/NBR panels with paraffin for thermal energy storage applications. Part 2: Analysis of the combustion residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Callone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dirè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Xenopoulos</w:t>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.2771. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.110470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15132771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154984v1</w:t>
+                <w:t xml:space="preserve">hal-04170101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of changes in ultrastructure and mechanical properties of flax cell walls during controlled heat treatment</w:t>
               </w:r>
@@ -1380,434 +1380,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and properties of cement system with glutaraldehyde</w:t>
+                <w:t xml:space="preserve">Understanding the setting and hardening process of wollastonite-based brushite cement. Part 2: Influence of the boron and aluminum concentrations in the mixing solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria V. Strokova</w:t>
+                <w:t xml:space="preserve">Priscillia Laniesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia N. Ogurtsova</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (3), pp.10307. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.106288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34910/MCE.103.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211067v1</w:t>
+                <w:t xml:space="preserve">hal-03007174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of a calcium sulfoaluminate cement blended with zincite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and properties of cement system with glutaraldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria V. Strokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Roux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria V. Nelubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia N. Ogurtsova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00136⟩</w:t>
+              <w:t xml:space="preserve">Magazine of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.10307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34910/MCE.103.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563140v1</w:t>
+                <w:t xml:space="preserve">hal-03211067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the setting and hardening process of wollastonite-based brushite cement. Part 2: Influence of the boron and aluminum concentrations in the mixing solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration of a calcium sulfoaluminate cement blended with zincite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.106288. </w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.183-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007174v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the setting and hardening process of wollastonite-based brushite cement. Part 1: Influence of the Ca/P ratio and H3PO4 concentration of the mixing solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Laniesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134, pp.106094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2572,103 +2572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting and hardening process of a wollastonite-based brushite cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Laniesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bourchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106, pp.65-76. </w:t>
@@ -4010,307 +4010,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of quartz addition on electric arc furnace (EAF) carbon steel slag stability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of In Situ Polymerized Epoxidized A/F Bisphenol-Chitosan on Features of Oilwell Cement Slurry-Molecular-Level Analysis and Long-Term Interaction of API Fracturing Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gruttadauria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Le Saoût</w:t>
+                <w:t xml:space="preserve">Eunice F. S. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivory M. G. Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio S. Mangrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda A. De Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.41044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914356v1</w:t>
+                <w:t xml:space="preserve">hal-02914355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of In Situ Polymerized Epoxidized A/F Bisphenol-Chitosan on Features of Oilwell Cement Slurry-Molecular-Level Analysis and Long-Term Interaction of API Fracturing Fluid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amanda A. De Franca</w:t>
+                <w:t xml:space="preserve">The efficiency of quartz addition on electric arc furnace (EAF) carbon steel slag stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mapelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruttadauria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.41044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 279, pp.586-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02914355v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t>
               </w:r>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (3), pp.311-323</w:t>
@@ -5526,273 +5526,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Monitoring Of The Ultrastructure And Mechanical Properties Of Flax Cell Walls During Controlled Heat Treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fly ash as engineering filler in flame retardant systems for biopolyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Xenopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">FRPM 23 - 19th European meeting on Fire Retardant Polymeric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213164v1</w:t>
+                <w:t xml:space="preserve">hal-04172507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fly ash as engineering filler in flame retardant systems for biopolyesters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-Situ Monitoring Of The Ultrastructure And Mechanical Properties Of Flax Cell Walls During Controlled Heat Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 23 - 19th European meeting on Fire Retardant Polymeric Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172507v1</w:t>
+                <w:t xml:space="preserve">hal-04213164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fly ash as synergistic and reactive component of flame retardant systems for thermoplastics</w:t>
               </w:r>
@@ -5830,51 +5830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Xenopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th edition of Fire Resistance in Plastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6348,51 +6348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laniesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,256 +6441,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02394055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Reiver</w:t>
+                <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Azema</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belgorod, Russia. pp.339-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22974-0_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464658v1</w:t>
+                <w:t xml:space="preserve">hal-02436642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Perovskites in a Calcium Sulfo Aluminate Cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the influence of triethanolamine on fly ash blended cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Reiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAM 2019: 14th International Congress for Applied Mineralogy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436642v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Metakaolin on Limestone Reactivity in Cementitious Materials</w:t>
               </w:r>
@@ -7574,51 +7574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2A407CD"/>
+    <w:nsid w:val="01092268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7805,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-le-saout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2761-0584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika La Plante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Le&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Hsiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2026.108846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Callone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dir&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110314" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valentini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110470" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Xenopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Strokova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria V. Nelubova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia N. Ogurtsova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34910/MCE.103.7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106288" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02613966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory Marcos Gomes Dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joenesson Filip Santos Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fragoso Silva Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620200001.0925" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mombelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gruttadauria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mapelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fryda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/937EB33573681D8B5353AF17C88ADCDDE64F0B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mombelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mapelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Cecca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.05.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Puerta-Falla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balonis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rivera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9912-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.09.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Costoya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suz-Chung Ko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2014.955550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Falzone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kulik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Scrivener" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruttadauria" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.045" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice F. S. Vieira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo F. Lima" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory M. G. Dos Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Mangrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A. De Franca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGZMTKRX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Higuchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEMCONRES.2012.10.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Patapy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scrivener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.08.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQZVMX4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Dilnesa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2158" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C568043D6C4A5A4C9D3032A212B35689B1CDD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;colier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert-Hayet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Fakih" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al Haj Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172507v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xenopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914818v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Neithalath" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9939-3_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pioch Sylvain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Agostini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-le-saout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2761-0584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06946779X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika La Plante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Le&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Hsiao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2026.108846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Bitouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Saout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Callone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dir&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110314" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Xenopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Valentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud Chapelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03758019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andreas Lauten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3030043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Strokova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria V. Nelubova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia N. Ogurtsova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34910/MCE.103.7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02563140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02613966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Oliveira Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory Marcos Gomes Dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joenesson Filip Santos Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fragoso Silva Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1517-707620200001.0925" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marchand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mombelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Barella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gruttadauria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mapelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jachiet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kocaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lothenbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fryda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Winnefeld" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.17.00045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01665628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/937EB33573681D8B5353AF17C88ADCDDE64F0B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mombelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mapelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Cecca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.05.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Puerta-Falla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balonis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rivera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9912-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.09.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02497820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Haha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Costoya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suz-Chung Ko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2014.955550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saout G. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta01128g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Falzone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02564230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#8217;h&#244;pital" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kulik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Scrivener" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914355v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice F. S. Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo F. Lima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivory M. G. Dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Mangrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda A. De Franca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGZMTKRX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruttadauria" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.045" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Higuchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEMCONRES.2012.10.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Sant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Patapy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Scrivener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.08.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQZVMX4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Z. Dilnesa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vaills" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2158" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96C568043D6C4A5A4C9D3032A212B35689B1CDD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;colier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert-Hayet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Fakih" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al Haj Sleiman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xenopoulos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reiver" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ferrari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Barneoud-Chapelier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443496v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394055v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laniesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22974-0_82" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02464658v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914818v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Neithalath" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9939-3_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pioch Sylvain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Agostini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02928239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02565613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>