--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenn Pulliat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse CNRS — Géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenn-pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2649-5614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176050450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of multidrug-resistant Enterobacteriaceae and antibiotic-resistant genes in the anthropogenic impacted bay of Nha Trang, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Uyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104084. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the nurturing city: the uneven enforcement of street food vending regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nussbaum-Barberena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (7), pp.1148-1172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02723638.2023.2279872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Governance in Southeast Asian small and mid-sized cities: undermining resilience and distributing risks unevenly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1943815X.2022.2127774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paillotes gitanes de vente de fruits et légumes à Montpellier, entre justice alimentaire et relégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dialectics of Adaptation Finance in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Ha Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adapting to Climate Change: The Interplay between International and Domestic Institutions in the Context of Climate Finance, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la 'street food' à Bangkok ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les villes vietnamiennes : une lecture critique des politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, septembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles émergentes et alimentation : une lecture croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.813.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges, dons et dettes. Réseaux sociaux et résilience dans le Vietnam d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.226.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food securitization and urban agriculture in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue 7, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre ici pour vivre mieux là-bas. Stratégies économiques et vulnérabilité alimentaire de la population flottante à Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hier und dort: Ressourcen und Verwundbarkeiten in multilokalen Lebenswelten / Ici et là: Ressources et vulnérabilités dans la vie multilocale, 34, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants à Hanoi : Construction politique d'un groupe social dominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.154.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir à Hanoi : Les recompositions du système alimentaire d'une ville émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.6. Rural-urban migration and environmental change: vulnerability nexus from the Vietnamese Mekong Delta to Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huynh Thi Phuong Linh; Stéphane Lagrée; Etienne Espagne; Alexis Drogoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and Environmental Changes in the Mekong Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement (AFD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-236, 2022, 978-2-37902-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Climate Change Adaptation in Viet Nam: A Perspective from the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement (AFD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in Viet Nam: Impacts and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française de Développement (AFD), pp.533-561, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les villes en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241-256, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait urbain et métropolitain en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-226, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation Gap: Environmental Rhetoric Versus Reality in Lao Cai, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.201-222, 2019, The Urban Book Series, 978-3-319-98968-6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98968-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green for Whom? Exploring Ecotourism as a Climate-Adaptation Strategy in Trang An, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-199, 2019, 978-3-319-98968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et territoires : Vers la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demeester, Virginie Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agriculture durable – De la production agricole à une alimentation responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM Presses Universitaires d'Aix-Marseille, 2018, 9782731410860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The city and socio-spatial inequalities : access to public services, work and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A glance at sustainable urban development : methodological, crosscutting and operational approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, pp.201-244, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques alimentaires de la communauté gitane : des enjeux ordinaires de précarité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating one's place, from eviction to resistance: Gypsy family fruits &amp; vegetable vendors in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating as a response to climate vulnerability: at what cost? A study of the conversion of farmers migrants from Central and Southern rural Vietnam into urban workers in Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of the EuroSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et migrations au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2022, Université Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et se nourrir à Hanoi (Vietnam) : quels risques ? Un regard croisé entre sciences humaines et sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Humanités Environnementales Sciences, arts et citoyennetés face aux changements globaux 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing and selling food in the urban space: what are the risks? A case-study in Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a historical comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ASFS/AFHVS: Cultivating connections, exploring entry points into sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food, and Human Values Society; Association for the Study of Food and Society, May 2020, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent yet Devastating: The ongoing Pandemic of Antibiotic Resistance in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistons ! Le parcours des bactéries pathogènes dans les fermes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires gitanes dans l'agriculture, mémoire et transmissions familiales [Exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 16 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité alimentaire et trajectoires de sécurisation des moyens d'existence à Hanoi : une lecture des pratiques quotidiennes dans une métropole émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenn Pulliat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse CNRS — Géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenn-pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2649-5614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176050450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of multidrug-resistant Enterobacteriaceae and antibiotic-resistant genes in the anthropogenic impacted bay of Nha Trang, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Uyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104084. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the nurturing city: the uneven enforcement of street food vending regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nussbaum-Barberena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (7), pp.1148-1172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02723638.2023.2279872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Governance in Southeast Asian small and mid-sized cities: undermining resilience and distributing risks unevenly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1943815X.2022.2127774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paillotes gitanes de vente de fruits et légumes à Montpellier, entre justice alimentaire et relégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dialectics of Adaptation Finance in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Ha Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adapting to Climate Change: The Interplay between International and Domestic Institutions in the Context of Climate Finance, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la 'street food' à Bangkok ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les villes vietnamiennes : une lecture critique des politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, septembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles émergentes et alimentation : une lecture croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.813.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges, dons et dettes. Réseaux sociaux et résilience dans le Vietnam d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.226.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food securitization and urban agriculture in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue 7, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre ici pour vivre mieux là-bas. Stratégies économiques et vulnérabilité alimentaire de la population flottante à Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hier und dort: Ressourcen und Verwundbarkeiten in multilokalen Lebenswelten / Ici et là: Ressources et vulnérabilités dans la vie multilocale, 34, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants à Hanoi : Construction politique d'un groupe social dominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.154.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir à Hanoi : Les recompositions du système alimentaire d'une ville émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.6. Rural-urban migration and environmental change: vulnerability nexus from the Vietnamese Mekong Delta to Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huynh Thi Phuong Linh; Stéphane Lagrée; Etienne Espagne; Alexis Drogoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and Environmental Changes in the Mekong Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement (AFD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-236, 2022, 978-2-37902-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Climate Change Adaptation in Viet Nam: A Perspective from the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement (AFD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in Viet Nam: Impacts and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française de Développement (AFD), pp.533-561, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green for Whom? Exploring Ecotourism as a Climate-Adaptation Strategy in Trang An, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-199, 2019, 978-3-319-98968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les villes en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241-256, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait urbain et métropolitain en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-226, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation Gap: Environmental Rhetoric Versus Reality in Lao Cai, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.201-222, 2019, The Urban Book Series, 978-3-319-98968-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98968-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et territoires : Vers la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demeester, Virginie Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agriculture durable – De la production agricole à une alimentation responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM Presses Universitaires d'Aix-Marseille, 2018, 9782731410860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The city and socio-spatial inequalities : access to public services, work and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A glance at sustainable urban development : methodological, crosscutting and operational approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, pp.201-244, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques alimentaires de la communauté gitane : des enjeux ordinaires de précarité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating one's place, from eviction to resistance: Gypsy family fruits &amp; vegetable vendors in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating as a response to climate vulnerability: at what cost? A study of the conversion of farmers migrants from Central and Southern rural Vietnam into urban workers in Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of the EuroSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et migrations au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2022, Université Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing and selling food in the urban space: what are the risks? A case-study in Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et se nourrir à Hanoi (Vietnam) : quels risques ? Un regard croisé entre sciences humaines et sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Humanités Environnementales Sciences, arts et citoyennetés face aux changements globaux 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a historical comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ASFS/AFHVS: Cultivating connections, exploring entry points into sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food, and Human Values Society; Association for the Study of Food and Society, May 2020, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent yet Devastating: The ongoing Pandemic of Antibiotic Resistance in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistons ! Le parcours des bactéries pathogènes dans les fermes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires gitanes dans l'agriculture, mémoire et transmissions familiales [Exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 16 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité alimentaire et trajectoires de sécurisation des moyens d'existence à Hanoi : une lecture des pratiques quotidiennes dans une métropole émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29F12D45"/>
+    <w:nsid w:val="CACA1413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-pulliat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2649-5614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176050450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111269v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quang Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Bui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Uyen Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nussbaum-Barberena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2023.2279872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Marks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2022.2127774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Canh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187691" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jullien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.813.0054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453480v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.226.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/186-l-asie-du-sud-est-une-geographie-regionale-9782340034419.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98968-6_10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Samaddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-pulliat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2649-5614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176050450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quang Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Uyen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nussbaum-Barberena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2023.2279872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Marks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2022.2127774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Canh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187691" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jullien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.813.0054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453480v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.226.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Hoang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/186-l-asie-du-sud-est-une-geographie-regionale-9782340034419.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98968-6_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Samaddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>