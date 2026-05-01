--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenn Pulliat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse CNRS — Géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenn-pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2649-5614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176050450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of multidrug-resistant Enterobacteriaceae and antibiotic-resistant genes in the anthropogenic impacted bay of Nha Trang, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Uyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104084. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the nurturing city: the uneven enforcement of street food vending regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nussbaum-Barberena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (7), pp.1148-1172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02723638.2023.2279872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Governance in Southeast Asian small and mid-sized cities: undermining resilience and distributing risks unevenly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1943815X.2022.2127774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paillotes gitanes de vente de fruits et légumes à Montpellier, entre justice alimentaire et relégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dialectics of Adaptation Finance in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Ha Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adapting to Climate Change: The Interplay between International and Domestic Institutions in the Context of Climate Finance, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la 'street food' à Bangkok ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les villes vietnamiennes : une lecture critique des politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, septembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles émergentes et alimentation : une lecture croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.813.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges, dons et dettes. Réseaux sociaux et résilience dans le Vietnam d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.226.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food securitization and urban agriculture in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue 7, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre ici pour vivre mieux là-bas. Stratégies économiques et vulnérabilité alimentaire de la population flottante à Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hier und dort: Ressourcen und Verwundbarkeiten in multilokalen Lebenswelten / Ici et là: Ressources et vulnérabilités dans la vie multilocale, 34, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants à Hanoi : Construction politique d'un groupe social dominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.154.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir à Hanoi : Les recompositions du système alimentaire d'une ville émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.6. Rural-urban migration and environmental change: vulnerability nexus from the Vietnamese Mekong Delta to Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huynh Thi Phuong Linh; Stéphane Lagrée; Etienne Espagne; Alexis Drogoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and Environmental Changes in the Mekong Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement (AFD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-236, 2022, 978-2-37902-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Climate Change Adaptation in Viet Nam: A Perspective from the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement (AFD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in Viet Nam: Impacts and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française de Développement (AFD), pp.533-561, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green for Whom? Exploring Ecotourism as a Climate-Adaptation Strategy in Trang An, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-199, 2019, 978-3-319-98968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les villes en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241-256, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait urbain et métropolitain en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-226, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation Gap: Environmental Rhetoric Versus Reality in Lao Cai, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.201-222, 2019, The Urban Book Series, 978-3-319-98968-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98968-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et territoires : Vers la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demeester, Virginie Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agriculture durable – De la production agricole à une alimentation responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM Presses Universitaires d'Aix-Marseille, 2018, 9782731410860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The city and socio-spatial inequalities : access to public services, work and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A glance at sustainable urban development : methodological, crosscutting and operational approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, pp.201-244, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques alimentaires de la communauté gitane : des enjeux ordinaires de précarité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating one's place, from eviction to resistance: Gypsy family fruits &amp; vegetable vendors in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating as a response to climate vulnerability: at what cost? A study of the conversion of farmers migrants from Central and Southern rural Vietnam into urban workers in Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of the EuroSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et migrations au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2022, Université Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing and selling food in the urban space: what are the risks? A case-study in Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et se nourrir à Hanoi (Vietnam) : quels risques ? Un regard croisé entre sciences humaines et sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Humanités Environnementales Sciences, arts et citoyennetés face aux changements globaux 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a historical comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ASFS/AFHVS: Cultivating connections, exploring entry points into sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food, and Human Values Society; Association for the Study of Food and Society, May 2020, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent yet Devastating: The ongoing Pandemic of Antibiotic Resistance in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistons ! Le parcours des bactéries pathogènes dans les fermes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires gitanes dans l'agriculture, mémoire et transmissions familiales [Exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 16 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité alimentaire et trajectoires de sécurisation des moyens d'existence à Hanoi : une lecture des pratiques quotidiennes dans une métropole émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenn Pulliat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse CNRS — Géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenn-pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2649-5614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176050450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of multidrug-resistant Enterobacteriaceae and antibiotic-resistant genes in the anthropogenic impacted bay of Nha Trang, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Uyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104084. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the nurturing city: the uneven enforcement of street food vending regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nussbaum-Barberena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (7), pp.1148-1172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02723638.2023.2279872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Governance in Southeast Asian small and mid-sized cities: undermining resilience and distributing risks unevenly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1943815X.2022.2127774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paillotes gitanes de vente de fruits et légumes à Montpellier, entre justice alimentaire et relégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dialectics of Adaptation Finance in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Ha Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adapting to Climate Change: The Interplay between International and Domestic Institutions in the Context of Climate Finance, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la 'street food' à Bangkok ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les villes vietnamiennes : une lecture critique des politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, septembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles émergentes et alimentation : une lecture croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.813.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges, dons et dettes. Réseaux sociaux et résilience dans le Vietnam d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.226.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food securitization and urban agriculture in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue 7, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre ici pour vivre mieux là-bas. Stratégies économiques et vulnérabilité alimentaire de la population flottante à Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hier und dort: Ressourcen und Verwundbarkeiten in multilokalen Lebenswelten / Ici et là: Ressources et vulnérabilités dans la vie multilocale, 34, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants à Hanoi : Construction politique d'un groupe social dominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.154.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir à Hanoi : Les recompositions du système alimentaire d'une ville émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.6. Rural-urban migration and environmental change: vulnerability nexus from the Vietnamese Mekong Delta to Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huynh Thi Phuong Linh; Stéphane Lagrée; Etienne Espagne; Alexis Drogoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and Environmental Changes in the Mekong Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement (AFD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-236, 2022, 978-2-37902-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Climate Change Adaptation in Viet Nam: A Perspective from the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement (AFD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in Viet Nam: Impacts and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française de Développement (AFD), pp.533-561, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green for Whom? Exploring Ecotourism as a Climate-Adaptation Strategy in Trang An, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-199, 2019, 978-3-319-98968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait urbain et métropolitain en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-226, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les villes en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241-256, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation Gap: Environmental Rhetoric Versus Reality in Lao Cai, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.201-222, 2019, The Urban Book Series, 978-3-319-98968-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98968-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et territoires : Vers la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demeester, Virginie Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agriculture durable – De la production agricole à une alimentation responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM Presses Universitaires d'Aix-Marseille, 2018, 9782731410860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The city and socio-spatial inequalities : access to public services, work and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A glance at sustainable urban development : methodological, crosscutting and operational approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, pp.201-244, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques alimentaires de la communauté gitane : des enjeux ordinaires de précarité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating one's place, from eviction to resistance: Gypsy family fruits &amp; vegetable vendors in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating as a response to climate vulnerability: at what cost? A study of the conversion of farmers migrants from Central and Southern rural Vietnam into urban workers in Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of the EuroSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et migrations au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2022, Université Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing and selling food in the urban space: what are the risks? A case-study in Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et se nourrir à Hanoi (Vietnam) : quels risques ? Un regard croisé entre sciences humaines et sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Humanités Environnementales Sciences, arts et citoyennetés face aux changements globaux 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a historical comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ASFS/AFHVS: Cultivating connections, exploring entry points into sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food, and Human Values Society; Association for the Study of Food and Society, May 2020, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent yet Devastating: The ongoing Pandemic of Antibiotic Resistance in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistons ! Le parcours des bactéries pathogènes dans les fermes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires gitanes dans l'agriculture, mémoire et transmissions familiales [Exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 16 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité alimentaire et trajectoires de sécurisation des moyens d'existence à Hanoi : une lecture des pratiques quotidiennes dans une métropole émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CACA1413"/>
+    <w:nsid w:val="D6DEFFED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-pulliat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2649-5614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176050450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quang Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Uyen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nussbaum-Barberena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2023.2279872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Marks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2022.2127774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Canh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187691" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jullien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.813.0054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453480v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.226.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Hoang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/186-l-asie-du-sud-est-une-geographie-regionale-9782340034419.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98968-6_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Samaddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-pulliat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2649-5614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176050450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quang Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Uyen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nussbaum-Barberena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2023.2279872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Marks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2022.2127774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Canh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187691" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jullien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.813.0054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453480v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.226.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Hoang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/186-l-asie-du-sud-est-une-geographie-regionale-9782340034419.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98968-6_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Samaddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>