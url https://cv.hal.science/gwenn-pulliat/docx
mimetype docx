--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenn Pulliat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse CNRS — Géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenn-pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2649-5614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176050450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of multidrug-resistant Enterobacteriaceae and antibiotic-resistant genes in the anthropogenic impacted bay of Nha Trang, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Uyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104084. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the nurturing city: the uneven enforcement of street food vending regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nussbaum-Barberena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (7), pp.1148-1172. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02723638.2023.2279872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Governance in Southeast Asian small and mid-sized cities: undermining resilience and distributing risks unevenly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1943815X.2022.2127774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paillotes gitanes de vente de fruits et légumes à Montpellier, entre justice alimentaire et relégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dialectics of Adaptation Finance in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Ha Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adapting to Climate Change: The Interplay between International and Domestic Institutions in the Context of Climate Finance, 12, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la 'street food' à Bangkok ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les villes vietnamiennes : une lecture critique des politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, septembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles émergentes et alimentation : une lecture croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.813.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges, dons et dettes. Réseaux sociaux et résilience dans le Vietnam d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.226.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food securitization and urban agriculture in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue 7, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre ici pour vivre mieux là-bas. Stratégies économiques et vulnérabilité alimentaire de la population flottante à Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hier und dort: Ressourcen und Verwundbarkeiten in multilokalen Lebenswelten / Ici et là: Ressources et vulnérabilités dans la vie multilocale, 34, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants à Hanoi : Construction politique d'un groupe social dominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.154.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir à Hanoi : Les recompositions du système alimentaire d'une ville émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.6. Rural-urban migration and environmental change: vulnerability nexus from the Vietnamese Mekong Delta to Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huynh Thi Phuong Linh; Stéphane Lagrée; Etienne Espagne; Alexis Drogoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and Environmental Changes in the Mekong Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement (AFD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-236, 2022, 978-2-37902-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Climate Change Adaptation in Viet Nam: A Perspective from the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement (AFD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in Viet Nam: Impacts and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française de Développement (AFD), pp.533-561, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green for Whom? Exploring Ecotourism as a Climate-Adaptation Strategy in Trang An, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-199, 2019, 978-3-319-98968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait urbain et métropolitain en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-226, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les villes en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241-256, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation Gap: Environmental Rhetoric Versus Reality in Lao Cai, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.201-222, 2019, The Urban Book Series, 978-3-319-98968-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98968-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et territoires : Vers la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demeester, Virginie Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agriculture durable – De la production agricole à une alimentation responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM Presses Universitaires d'Aix-Marseille, 2018, 9782731410860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The city and socio-spatial inequalities : access to public services, work and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A glance at sustainable urban development : methodological, crosscutting and operational approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, pp.201-244, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques alimentaires de la communauté gitane : des enjeux ordinaires de précarité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating one's place, from eviction to resistance: Gypsy family fruits &amp; vegetable vendors in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating as a response to climate vulnerability: at what cost? A study of the conversion of farmers migrants from Central and Southern rural Vietnam into urban workers in Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of the EuroSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et migrations au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2022, Université Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing and selling food in the urban space: what are the risks? A case-study in Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et se nourrir à Hanoi (Vietnam) : quels risques ? Un regard croisé entre sciences humaines et sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Humanités Environnementales Sciences, arts et citoyennetés face aux changements globaux 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a historical comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ASFS/AFHVS: Cultivating connections, exploring entry points into sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food, and Human Values Society; Association for the Study of Food and Society, May 2020, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent yet Devastating: The ongoing Pandemic of Antibiotic Resistance in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistons ! Le parcours des bactéries pathogènes dans les fermes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires gitanes dans l'agriculture, mémoire et transmissions familiales [Exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 16 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité alimentaire et trajectoires de sécurisation des moyens d'existence à Hanoi : une lecture des pratiques quotidiennes dans une métropole émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenn Pulliat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse CNRS — Géographie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenn-pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2649-5614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176050450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=uVpQ9HoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of multidrug-resistant Enterobacteriaceae and antibiotic-resistant genes in the anthropogenic impacted bay of Nha Trang, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Quang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thinh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Uyen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104084. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic Potential of Anthropized Water Bodies in the Hanoi Region of Vietnam Assessed with the Comet Assay on Erythrocytes of Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Dinh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the nurturing city: the uneven enforcement of street food vending regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nussbaum-Barberena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (7), pp.1148-1172. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02723638.2023.2279872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Governance in Southeast Asian small and mid-sized cities: undermining resilience and distributing risks unevenly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1943815X.2022.2127774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paillotes gitanes de vente de fruits et légumes à Montpellier, entre justice alimentaire et relégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Dialectics of Adaptation Finance in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Ha Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adapting to Climate Change: The Interplay between International and Domestic Institutions in the Context of Climate Finance, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la 'street food' à Bangkok ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les villes vietnamiennes : une lecture critique des politiques environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, septembre 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropoles émergentes et alimentation : une lecture croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.813.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges, dons et dettes. Réseaux sociaux et résilience dans le Vietnam d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.95-121. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.226.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food securitization and urban agriculture in Hanoi (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special issue 7, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre ici pour vivre mieux là-bas. Stratégies économiques et vulnérabilité alimentaire de la population flottante à Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hier und dort: Ressourcen und Verwundbarkeiten in multilokalen Lebenswelten / Ici et là: Ressources et vulnérabilités dans la vie multilocale, 34, pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants à Hanoi : Construction politique d'un groupe social dominé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.154.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir à Hanoi : Les recompositions du système alimentaire d'une ville émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.6. Rural-urban migration and environmental change: vulnerability nexus from the Vietnamese Mekong Delta to Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huynh Thi Phuong Linh; Stéphane Lagrée; Etienne Espagne; Alexis Drogoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and Environmental Changes in the Mekong Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement (AFD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-236, 2022, 978-2-37902-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Climate Change Adaptation in Viet Nam: A Perspective from the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement (AFD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change in Viet Nam: Impacts and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française de Développement (AFD), pp.533-561, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait urbain et métropolitain en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-226, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les villes en Asie du Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pierdet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie du Sud-Est : Une géographie régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 241-256, 2019, 9782340-034419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implementation Gap: Environmental Rhetoric Versus Reality in Lao Cai, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.201-222, 2019, The Urban Book Series, 978-3-319-98968-6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98968-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green for Whom? Exploring Ecotourism as a Climate-Adaptation Strategy in Trang An, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniere, Amrita G.; Garschagen, Matthias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate Resilience in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-199, 2019, 978-3-319-98968-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et territoires : Vers la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demeester, Virginie Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agriculture durable – De la production agricole à une alimentation responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM Presses Universitaires d'Aix-Marseille, 2018, 9782731410860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The city and socio-spatial inequalities : access to public services, work and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A glance at sustainable urban development : methodological, crosscutting and operational approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD, pp.201-244, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue d'agriculteur.ice.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur le territoire de l'observatoire so-ii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); INRAE Montpellier, 2 place Viala, 34060 Montpellier; Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine du point de vue de représentants d'institutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-urban agriculture and climate: thinking about resilient development pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Modjeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Domeneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Dec 2025, Caen, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les pratiques alimentaires de la communauté gitane : des enjeux ordinaires de précarité alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating as a response to climate vulnerability: at what cost? A study of the conversion of farmers migrants from Central and Southern rural Vietnam into urban workers in Ho Chi Minh City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of the EuroSEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating one's place, from eviction to resistance: Gypsy family fruits &amp; vegetable vendors in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et migrations au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2022, Université Montpellier 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver et se nourrir à Hanoi (Vietnam) : quels risques ? Un regard croisé entre sciences humaines et sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Humanités Environnementales Sciences, arts et citoyennetés face aux changements globaux 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dreysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing and selling food in the urban space: what are the risks? A case-study in Hanoi, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating peddlers and street food: a historical comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 ASFS/AFHVS: Cultivating connections, exploring entry points into sustainable food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture, Food, and Human Values Society; Association for the Study of Food and Society, May 2020, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent yet Devastating: The ongoing Pandemic of Antibiotic Resistance in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistons ! Le parcours des bactéries pathogènes dans les fermes aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires gitanes dans l'agriculture, mémoire et transmissions familiales [Exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlla Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 16 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité alimentaire et trajectoires de sécurisation des moyens d'existence à Hanoi : une lecture des pratiques quotidiennes dans une métropole émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00955158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice : Famine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6DEFFED"/>
+    <w:nsid w:val="BB09E666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-pulliat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2649-5614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176050450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quang Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Uyen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nussbaum-Barberena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2023.2279872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Marks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2022.2127774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Canh Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187691" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jullien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.813.0054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453480v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.226.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Hoang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/186-l-asie-du-sud-est-une-geographie-regionale-9782340034419.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98968-6_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Samaddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenn-pulliat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2649-5614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176050450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uVpQ9HoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quang Vu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Quang Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thinh Bui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Uyen Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pepey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Dinh Hoai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04023-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280317v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nussbaum-Barberena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2023.2279872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Marks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1943815X.2022.2127774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Canh Vu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187691" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992824v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jullien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.813.0054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453480v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.226.0095" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.154.0087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/186-l-asie-du-sud-est-une-geographie-regionale-9782340034419.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98968-6_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Hoang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04924163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Samaddar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>