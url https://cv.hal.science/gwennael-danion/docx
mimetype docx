--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1305,181 +1305,176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
+                <w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507887v1</w:t>
+                <w:t xml:space="preserve">hal-02507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t>
+                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
@@ -1510,198 +1505,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475408v1</w:t>
+                <w:t xml:space="preserve">hal-02507887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t>
+                <w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507909v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d’un laser Brillouin fibré non résonant pour la pompe : application à la génération de porteuse opto-RF ultra-pure</w:t>
               </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CCB0A57"/>
+    <w:nsid w:val="24C0F404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>