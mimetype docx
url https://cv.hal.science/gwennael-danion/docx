--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -888,204 +888,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennael Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwennaël Danion</w:t>
+                <w:t xml:space="preserve">Francois Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941862v1</w:t>
+                <w:t xml:space="preserve">hal-01063249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1107,193 +1090,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwennael Danion</w:t>
+                <w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaël Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bondu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063249v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t>
@@ -1989,51 +1989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-UFFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t>
@@ -2056,168 +2056,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t>
+                <w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926871v1</w:t>
+                <w:t xml:space="preserve">hal-00944028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2226,241 +2235,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th terahertz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t>
+                <w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00944028v1</w:t>
+                <w:t xml:space="preserve">hal-00926871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t>
               </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
@@ -2623,51 +2623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t>
@@ -3535,51 +3535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24C0F404"/>
+    <w:nsid w:val="D17D1772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>