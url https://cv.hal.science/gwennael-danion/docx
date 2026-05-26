--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1305,176 +1305,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t>
+                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507909v1</w:t>
+                <w:t xml:space="preserve">hal-02507887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t>
+                <w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vallet</w:t>
@@ -1505,203 +1510,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szriftgiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507887v1</w:t>
+                <w:t xml:space="preserve">hal-02475408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t>
+                <w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475408v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d’un laser Brillouin fibré non résonant pour la pompe : application à la génération de porteuse opto-RF ultra-pure</w:t>
               </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D17D1772"/>
+    <w:nsid w:val="911D0798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>