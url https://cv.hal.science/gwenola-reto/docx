--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -546,162 +546,171 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04136528v1</w:t>
+                <w:t xml:space="preserve">hal-05583065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être engagé et s’engager dans la responsabilité d’adjoint d’établissement, le cas d’adjoints du privé sous contrat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.23665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04078328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’engagement dans la fonction d’adjoint d’établissement scolaire à l’exercice partagé du pouvoir et de l’autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -730,168 +739,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Autorité et pouvoir des personnels de direction, d’encadrement et de formation dans les politiques publiques contemporaines d’éducation, 49, pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division du travail dans les établissements scolaires publics français du secondaire : la fonction des adjoints de direction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux éthiques de la présence professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique en éducation et en formation: Les Dossiers du GREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1094520ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03702351v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques de la présence professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -916,1076 +921,1163 @@
               <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1094520ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l’horizontalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Taralle</w:t>
+                <w:t xml:space="preserve">Division du travail dans les établissements scolaires publics français du secondaire : la fonction des adjoints de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1091097ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214789v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03702351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonheur et bienveillance : l’école française en quête de félicité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer l’horizontalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Taralle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.5361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03214781v1</w:t>
+                <w:t xml:space="preserve">hal-03214789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance inscrite dans les pratiques enseignantes</w:t>
+                <w:t xml:space="preserve">Bonheur et bienveillance : l’école française en quête de félicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.5361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214788v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension critique de Bienveillance et bien-être à l’école, plaidoyer pour une école humaine et exigeante. Sous la direction d’Aziz Jellab et de Christophe Marsollier. Editions Berger-Levrault. 2018</w:t>
+                <w:t xml:space="preserve">La bienveillance inscrite dans les pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03214801v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des établissements scolaires : l’appui sur l’intelligence émotionnelle et la bienveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension critique de Bienveillance et bien-être à l’école, plaidoyer pour une école humaine et exigeante. Sous la direction d’Aziz Jellab et de Christophe Marsollier. Editions Berger-Levrault. 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.3342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03214784v1</w:t>
+                <w:t xml:space="preserve">hal-03214801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les quatre dimensions de la bienveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management des établissements scolaires : l’appui sur l’intelligence émotionnelle et la bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.3342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214791v1</w:t>
+                <w:t xml:space="preserve">hal-03214784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance à l’École :vers un changement de paradigme ?</w:t>
+                <w:t xml:space="preserve">Les quatre dimensions de la bienveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03214785v1</w:t>
+                <w:t xml:space="preserve">hal-03214791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bienveillance à l’École :vers un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.4389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le caring, une voie pour reconfigurer l’École française au moment de sa refondation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation du leadership bienveillant en contexte de direction d’établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Hadchiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Corbeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">13° Colloque international en éducation - Symposium du GRIDE : Le travail des directions d'établissement, tensions, défis et leviers pour un leadership durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999966v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres et dirigeants d'établissement scolaire : comprendre et réguler la relation au temps et au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Duperray</w:t>
+                <w:t xml:space="preserve">Diriger à deux : dynamiques relationnelles et recomposition des rôles chez les directions d'établissement scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Ravez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Direction scolaire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Mar 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">13ème colloque du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497622v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison Québec-France du vécu des directions d'établissement d'enseignement public durant la pandémie de la COVID-19 : enjeux et risques pour la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Naimi</w:t>
+                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
+              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999223v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et attitudes au travail des directions scolaires du public et du privé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2027,2144 +2119,2377 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La direction dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04999194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité relationnelle et espaces de tension: le cas des &amp;quot;couples&amp;quot; chef/adjoint dans les établissements scolaires français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+                <w:t xml:space="preserve">Cadres et dirigeants d'établissement scolaire : comprendre et réguler la relation au temps et au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meyer-Durat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ravez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Education, éthique et économie: fondements d’une société plus juste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ucao/Uco, May 2025, Abidjan (Côte d'Ivoire), France</w:t>
+              <w:t xml:space="preserve">La Direction scolaire dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Mar 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05080613v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands: A Two-Sample Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreanne Gélinas-Proulx</w:t>
+                <w:t xml:space="preserve">Une comparaison Québec-France du vécu des directions d'établissement d'enseignement public durant la pandémie de la COVID-19 : enjeux et risques pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547382v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction des établissements scolaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité relationnelle et espaces de tension: le cas des &amp;quot;couples&amp;quot; chef/adjoint dans les établissements scolaires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Education, éthique et économie: fondements d’une société plus juste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ucao/Uco, May 2025, Abidjan (Côte d'Ivoire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636105v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un dispositif d'accompagnement à destination de directions scolaires : ruptures ou continuités?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction des établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085653v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail des directions et directions adjointes d’établissement scolaire en France et au Québec</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands: A Two-Sample Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Gamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreanne Gélinas-Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085645v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Levasseur</w:t>
+                <w:t xml:space="preserve">Analyse d'un dispositif d'accompagnement à destination de directions scolaires : ruptures ou continuités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04082914v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de vie au travail des directions et directions adjointes d’établissement scolaire en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04215615v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adjoints d’établissement au défi de l’engagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Réto</w:t>
+                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dirigeants à l’épreuve du quotidien Le cas particulier des chefs d’établissement scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828197v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04082914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Raffi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03660948v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04215615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face aux incertitudes en contexte de crise : points de vue partagés des directions sur les formes d’assurance et ressources favorisant le maintien du BET</w:t>
+                <w:t xml:space="preserve">Les adjoints d’établissement au défi de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maggy Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Les dirigeants à l’épreuve du quotidien Le cas particulier des chefs d’établissement scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660525v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adjoints d’établissement au risque de l’engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les dirigeants à l’épreuve du quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864692v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03660948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium « Regards croisés sur la professionnalisation des dirigeants d’établissement scolaire ».</w:t>
+                <w:t xml:space="preserve">Les adjoints d’établissement au risque de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les dirigeants à l’épreuve du quotidien. Le cas particulier des chefs d’établissement scolaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France, France</w:t>
+              <w:t xml:space="preserve">Colloque international Les dirigeants à l’épreuve du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134535v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi de la bienveillance avec des adolescents : pour une relation éducative productrice</w:t>
+                <w:t xml:space="preserve">Faire face aux incertitudes en contexte de crise : points de vue partagés des directions sur les formes d’assurance et ressources favorisant le maintien du BET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les adolescents d'aujourd'hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231580v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à la présence et bien-être des adjoints de direction d’établissement scolaire français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium « Regards croisés sur la professionnalisation des dirigeants d’établissement scolaire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Groupe de recherche interrégionale sur l’organisation du travail des directions d’établissement d’enseignement au Québec (GRIDE) dans le cadre du 8e colloque du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Les dirigeants à l’épreuve du quotidien. Le cas particulier des chefs d’établissement scolaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213157v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche écologique de la professionnalisation des adjoints d’établissement scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le défi de la bienveillance avec des adolescents : pour une relation éducative productrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire d’Anthropologie prospective : L’avenir. Critique, résistance et utopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Université Catholique de Lille, France</w:t>
+              <w:t xml:space="preserve">Les adolescents d'aujourd'hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213147v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit d’une recherche action formation certifiante en direction d’adjoints d’établissements scolaires</w:t>
+                <w:t xml:space="preserve">Rapport à la présence et bien-être des adjoints de direction d’établissement scolaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire/se faire - Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium du Groupe de recherche interrégionale sur l’organisation du travail des directions d’établissement d’enseignement au Québec (GRIDE) dans le cadre du 8e colloque du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03357592v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance : clarification de la notion et caractérisation des pratiques professionnelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une approche écologique de la professionnalisation des adjoints d’établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde des enfants et leur bien-être : accompagner le développement de tous les enfants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">colloque interdisciplinaire d’Anthropologie prospective : L’avenir. Critique, résistance et utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Université Catholique de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214802v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance dans les pratiques scolaires et ses effets sur la qualité de vie à l’Ecole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récit d’une recherche action formation certifiante en direction d’adjoints d’établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire CNESCO-CREN, La qualité de vie à l’Ecole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Faire/se faire - Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214804v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03357592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management bienveillant en milieu d’éducation : conceptualisation renouvelée et mobilisation de l’intelligence émotionnelle</w:t>
+                <w:t xml:space="preserve">La bienveillance : clarification de la notion et caractérisation des pratiques professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux, débats et perspectives :50 ans de sciences de l’éducation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Le monde des enfants et leur bien-être : accompagner le développement de tous les enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214803v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance en éducation, d’une injonction individuelle à la possibilité de son déploiement par un collectif.</w:t>
+                <w:t xml:space="preserve">La bienveillance dans les pratiques scolaires et ses effets sur la qualité de vie à l’Ecole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre ensemble dans une société de l’accélération. 9° colloque Autoformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire CNESCO-CREN, La qualité de vie à l’Ecole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214806v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la bienveillance en éducation et posture d’accompagnement des élèves</w:t>
+                <w:t xml:space="preserve">Le management bienveillant en milieu d’éducation : conceptualisation renouvelée et mobilisation de l’intelligence émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS - : L’accompagnement, une piste prometteuse pour contrer le mal-être et favoriser un développement professionnel plus serein au travail ou en formation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Enjeux, débats et perspectives :50 ans de sciences de l’éducation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214807v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la bienveillance en éducation et posture d’accompagnement des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACFAS - : L’accompagnement, une piste prometteuse pour contrer le mal-être et favoriser un développement professionnel plus serein au travail ou en formation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance en éducation, d’une injonction individuelle à la possibilité de son déploiement par un collectif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre ensemble dans une société de l’accélération. 9° colloque Autoformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la bienveillance comme valeur éducative dans le cadre de la professionnalisation des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aventure des neurosciences, des territoires de la recherche aux défis de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4174,98 +4499,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarification du concept de bienveillance dans l’intervention éducative comme aspect de l’éthique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4275,51 +4600,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les directions d'établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4331,140 +4656,140 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Pédagogies en développement, Jean-Marie-De Ketele, 978-2-8073-7291-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance à l'Ecole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy; Editions Universitaires de Lorraine. , 2019, 978-2-8143-0552-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4474,51 +4799,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des adjoints de direction d’établissement scolaire public et privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4551,195 +4876,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les directions d’établissement scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.109-128, 2026, Pédagogies en développement, 978-2-8073-7291-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1353-1358, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former à l’enseignement en temps de crise : vulnérabilités et ressources des étudiants MEEF à l’IFUCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Noël-Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Hunyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,168 +5087,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance(s) et jeunesse(s) vulnérabilisée(s) : un nouveau défi éducatif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-95, 2023, 9782356879493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche écologique de la professionnalisation des adjoints d'établissement scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’avenir – Critique, résistance, utopie et qui vient mettre au travail la question du devenir humain dans la période contemporaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve de la présence : le cas des adjoints de directions des établissements scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4943,73 +5268,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence et numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.87-106, 2021, 9782356877581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la présence chez les adjoints de direction de l'enseignement privé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5025,51 +5350,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence et numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bord de l'eau, pp.87-106, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5079,91 +5404,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie : quelques livres, articles et sites. Recension bibliographique du dossier « bienveillance et exigence ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5173,51 +5498,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du coaching professionnel pour les chefs d’établissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5265,51 +5590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IH2EF; Université Catholique de l'Ouest; Université Rennes 2; Haute école pédagogique du canton de Vaud. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5319,114 +5644,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance dans le champ scolaire, Caractérisation des pratiques et actualisation selon des membres du personnel enseignant de collège, des chefs d’établissement et des experts du monde de l’éducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Sherbrooke (Québec, Canada); Université Catholique de l'Ouest, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03214793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5573,51 +5898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094520ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taralle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne B&#233;langer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3342" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.4389" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7R0GP5P5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice No&#235;l-Lepelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaplace" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.23665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094520ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091097ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taralle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5361" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne B&#233;langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.4389" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7R0GP5P5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1504" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Hadchiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corbeil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice No&#235;l-Lepelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaplace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Hunyadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03214793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>