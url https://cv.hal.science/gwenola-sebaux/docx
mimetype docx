--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1402,174 +1402,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Allemands à Paris: entre amour et désamour</w:t>
+                <w:t xml:space="preserve">Les Allemands à Paris : entre amour et désamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, pp.164-182. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 214, pp.164-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les Allemands à Paris : entre amour et désamour</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Allemands à Paris: entre amour et désamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 214, pp.164-182</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4, pp.164-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.214.0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863680v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration, intégration : l’Allemagne sur la voie de la modernité</w:t>
               </w:r>
@@ -1843,234 +1843,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique d'intégration et intégration politique : la grande coalition et les « nouveaux Allemands » au miroir des législatives de 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190, pp.164-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Aussiedleraufnahmegesetz zum Zuwanderungsgesetz : Bundesdeutsche Repatriierungspolitik zwischen moralischer Pflicht und politischem Kalkül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeszyty Naukowe Instytutu Neofilologii i Komunikacji Spolecznej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.383 - 395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Allemagne pays d’intégration: Lorsque les politiques écoutent les sociologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.133 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121465v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03121477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation allemande et stratégie migratoire de la République fédérale d’Allemagne : paradoxe identitaire</w:t>
               </w:r>
@@ -4041,169 +4041,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communauté de destin versus communauté d'intégration : d'une utopie à l'autre ? Les défis de l'Allemagne post-nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours, culture et politique (XVIIIe-XXIe siècles). Hommages à Christine de Gemeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Presses Université de Tours, pp.125-138, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aussiedlungsfolgen – Abschied von der kulturellen Einheit? Zu den multiplen Verortungen von emigrierten Rumäniendeutschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Beer, Florian Kührer-Wielach, Sorin Radu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration und kulturelles Erbe. Rumäniendeutsche nach 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863703v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03617543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières de la citoyenneté : la sémantique migratoire allemande</w:t>
               </w:r>
@@ -4256,255 +4256,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La punition des Allemands d'Europe centre-et sud-orientale et d'URSS après 1945: Genèse d'une rémigration durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bergère, Jonas Campion, Emmanuel Droit, Dominik Rigoll and Marie-Bénédicte Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire connectée et transnationale des épurations en Europe après 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.163-178, 2019, Convergences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Transmission en contexte migratoire – Entre héritage et rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.239-252, 2019, Dialogue entre les cultures, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76406⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02485063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-18, 2019, Dialogue entre les cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485057v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02485071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urmările emigrării – Despărţirea de unitatea culturală? Despre autopercepţia diferită a etnicilor germani emigranţi din România</w:t>
               </w:r>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/axis/societes-plurielles-et-constructions-identitaires/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/project/leurope-et-les-frontieres-de-la-citoyennete-cit&#603;r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.243.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.222.0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.218.0209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.214.0164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.210.0154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.206.0158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Oltmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Youssoufi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Rupnow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02458677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Birks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Brestic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyza Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Danis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/axis/societes-plurielles-et-constructions-identitaires/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/project/leurope-et-les-frontieres-de-la-citoyennete-cit&#603;r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.243.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.222.0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.218.0209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.214.0164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.210.0154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.206.0158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Oltmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Youssoufi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Rupnow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02458677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Birks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Brestic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76406" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyza Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Danis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>