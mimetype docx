--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1549,174 +1549,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, intégration : l’Allemagne sur la voie de la modernité</w:t>
+                <w:t xml:space="preserve">Immigration, intégration: l’Allemagne sur la voie de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 210, pp.154-168</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 4, pp.154-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.210.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863683v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Immigration, intégration: l’Allemagne sur la voie de la modernité</w:t>
+                <w:t xml:space="preserve">hal-03123162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, intégration : l’Allemagne sur la voie de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.154-168. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 210, pp.154-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/all.210.0154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03123162v1</w:t>
+                <w:t xml:space="preserve">hal-02863683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Banater Deutschen im frühen 21. Jahrhundert - Zwischen Mythos und Wirklichkeit</w:t>
               </w:r>
@@ -1843,234 +1843,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Allemagne pays d’intégration: Lorsque les politiques écoutent les sociologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.133 - 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Aussiedleraufnahmegesetz zum Zuwanderungsgesetz : Bundesdeutsche Repatriierungspolitik zwischen moralischer Pflicht und politischem Kalkül</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeszyty Naukowe Instytutu Neofilologii i Komunikacji Spolecznej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.383 - 395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politique d'intégration et intégration politique : la grande coalition et les « nouveaux Allemands » au miroir des législatives de 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 190, pp.164-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121477v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03121465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation allemande et stratégie migratoire de la République fédérale d’Allemagne : paradoxe identitaire</w:t>
               </w:r>
@@ -2488,165 +2488,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre culture du souvenir et culture de l’oubli : est-il opportun d’ériger un mémorial du destin des expulsés allemands ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akten des 38. Kongresses des französischen Hochschulgermanistikverbandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berne, Switzerland. pp.449 - 472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Allemands de Roumanie entre deux Etats : de la répression à la réconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visions croisées de l’Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121754v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03121768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2746,360 +2746,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser la rupture - Définitions et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 47, pp.140, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontières de la citoyenneté: Enjeux de l'accueil des primo-arrivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Ibn Zohr. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repräsentation und Erinnerung der Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Rupnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Severin-Barboutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaihia Zeroulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Innsbruck university press, pp.288, 2021, 978-3-99106-029-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la rupture : Définitions et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. 47, A paraître, CIHRILLa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3667,543 +3667,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontières de la citoyenneté: La sémantique migratoire allemande ou &amp;quot;l'envers des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meryem Youssoufi and Gwénola Sebaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières de la citoyenneté. Enjeux de l'accueil des primo-arrivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université Ibn Zohr, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Dubois and Marc Michaud and Gwénola Sebaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la rupture: Définitions et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, pp.13-26, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einführende Bemerkungen / Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repräsentation und Erinnerung der Migration / Représentation et mémoire de la migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Innsbruck university press, pp.9-25, 2021, 978-3-99106-029-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Meryem Youssoufi and Gwénola Sebaux. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique du &amp;quot;rapatriement&amp;quot; des Allemands d'Europe centre-orientale et d'ex-URSS en République fédérale d'Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hassan Faouzi and Mohammed Charef and Wissal Anir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations, minorités, identités et frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.25-46, 2021, 978-2-343-22697-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction thématique et conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwénola Sebaux and Meryem Youssoufi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières de la citoyenneté. Enjeux de l'accueil des primo-arrivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'université Ibn Zohr, 2021</w:t>
+              <w:t xml:space="preserve">, Université Ibn Zohr Agadir, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hassan Faouzi and Mohammed Charef and Wissal Anir. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aussiedlungsfolgen – Abschied von der kulturellen Einheit? Zu den multiplen Verortungen von emigrierten Rumäniendeutschen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthias Beer, Florian Kührer-Wielach, Sorin Radu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, minorités, identités et frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.25-46, 2021, 978-2-343-22697-2</w:t>
+              <w:t xml:space="preserve">Migration und kulturelles Erbe. Rumäniendeutsche nach 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté de destin versus communauté d'intégration : d'une utopie à l'autre ? Les défis de l'Allemagne post-nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours, culture et politique (XVIIIe-XXIe siècles). Hommages à Christine de Gemeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Presses Université de Tours, pp.125-138, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617543v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02863703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières de la citoyenneté : la sémantique migratoire allemande</w:t>
               </w:r>
@@ -4256,255 +4256,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Transmission en contexte migratoire – Entre héritage et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.239-252, 2019, Dialogue entre les cultures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-18, 2019, Dialogue entre les cultures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La punition des Allemands d'Europe centre-et sud-orientale et d'URSS après 1945: Genèse d'une rémigration durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bergère, Jonas Campion, Emmanuel Droit, Dominik Rigoll and Marie-Bénédicte Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire connectée et transnationale des épurations en Europe après 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.163-178, 2019, Convergences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485071v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-02485057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urmările emigrării – Despărţirea de unitatea culturală? Despre autopercepţia diferită a etnicilor germani emigranţi din România</w:t>
               </w:r>
@@ -4807,173 +4807,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Banat Germans in the early 21st Century. Which Heritage? Which Memory? Which Identity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vasile Docea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paths to Belonging. Constructing local Identity in Banat by Means of cultural Heritage and Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos Verlag, pp.122-145, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Destinées russe-allemandes: Exode et déportation des Allemands de Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carola Hähnel-Mesnard, Dominique Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuite et expulsion des Allemands. Transnationalité et représentations 19e-21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.79-88, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863727v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02863720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Allemands du Banat, Fuite, émigration, éclatement d'une collectivité historique</w:t>
               </w:r>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/axis/societes-plurielles-et-constructions-identitaires/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/project/leurope-et-les-frontieres-de-la-citoyennete-cit&#603;r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.243.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.222.0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.218.0209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.214.0164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.210.0154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.206.0158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Oltmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Youssoufi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Rupnow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02458677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Birks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Brestic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534453v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76406" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyza Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Danis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/axis/societes-plurielles-et-constructions-identitaires/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/project/leurope-et-les-frontieres-de-la-citoyennete-cit&#603;r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.243.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.222.0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.218.0209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.214.0164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.210.0154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.206.0158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Oltmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Youssoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Rupnow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02458677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Birks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Brestic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyza Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Danis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>