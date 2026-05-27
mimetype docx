--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -1186,822 +1186,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nationalité et citoyenneté: l’Allemagne post-migratoire au défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.209-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.218.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pegida: émergence, sens et influence d’un mouvement identitaire (trans)national dans l’espace public allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nationalité et citoyenneté: l’Allemagne post-migratoire au défi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Deutschen in Paris – eine Hassliebe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGAP Analyse, Forschungsinstitut der Deutschen Gesellschaft für Auswärtige Politik e.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Frankreich und Deutschland - Bilder, Stereotype, Spiegelungen. Wahrnehmung des Nachbarn in Zeiten der Krise, pp.131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Allemands à Paris: entre amour et désamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4, pp.209-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/all.218.0209⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 4, pp.164-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.214.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Allemands à Paris : entre amour et désamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 214, pp.164-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Allemands à Paris: entre amour et désamour</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, intégration: l’Allemagne sur la voie de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, pp.164-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/all.214.0164⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.154-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.210.0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Immigration, intégration: l’Allemagne sur la voie de la modernité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, intégration : l’Allemagne sur la voie de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.154-168. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 210, pp.154-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Immigration, intégration : l’Allemagne sur la voie de la modernité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Banater Deutschen im frühen 21. Jahrhundert - Zwischen Mythos und Wirklichkeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spiegelungen : Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.73-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législatives 2013: la campagne tranquille d’une République «confortable»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 210, pp.154-168</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 206 (4), pp.158-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.206.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Die Banater Deutschen im frühen 21. Jahrhundert - Zwischen Mythos und Wirklichkeit</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Aussiedleraufnahmegesetz zum Zuwanderungsgesetz : Bundesdeutsche Repatriierungspolitik zwischen moralischer Pflicht und politischem Kalkül</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiegelungen : Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.73-86</w:t>
+              <w:t xml:space="preserve">Zeszyty Naukowe Instytutu Neofilologii i Komunikacji Spolecznej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.383 - 395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Allemagne pays d’intégration: Lorsque les politiques écoutent les sociologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.133 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121465v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03121459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d'intégration et intégration politique : la grande coalition et les « nouveaux Allemands » au miroir des législatives de 2009</w:t>
               </w:r>
@@ -4256,255 +4256,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Transmission en contexte migratoire – Entre héritage et rupture</w:t>
+                <w:t xml:space="preserve">La punition des Allemands d'Europe centre-et sud-orientale et d'URSS après 1945: Genèse d'une rémigration durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sebaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bergère, Jonas Campion, Emmanuel Droit, Dominik Rigoll and Marie-Bénédicte Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire connectée et transnationale des épurations en Europe après 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.163-178, 2019, Convergences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.239-252, 2019, Dialogue entre les cultures, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-18, 2019, Dialogue entre les cultures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485063v1</w:t>
+                <w:t xml:space="preserve">hal-02485057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion. Transmission en contexte migratoire – Entre héritage et rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sebaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-18, 2019, Dialogue entre les cultures</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.239-252, 2019, Dialogue entre les cultures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485057v1</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02485071v1</w:t>
+                <w:t xml:space="preserve">hal-02485063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urmările emigrării – Despărţirea de unitatea culturală? Despre autopercepţia diferită a etnicilor germani emigranţi din România</w:t>
               </w:r>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/axis/societes-plurielles-et-constructions-identitaires/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/project/leurope-et-les-frontieres-de-la-citoyennete-cit&#603;r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.243.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.222.0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.218.0209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.214.0164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.210.0154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.206.0158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Oltmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Youssoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Rupnow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02458677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Birks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Brestic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyza Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Danis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/axis/societes-plurielles-et-constructions-identitaires/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alliance-europa.eu/fr/project/leurope-et-les-frontieres-de-la-citoyennete-cit&#603;r/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sebaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.247.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.243.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02482729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.222.0094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.218.0209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.214.0164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.210.0154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.206.0158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04489154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03469294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzillo Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nora Hardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Switek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zeigermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03121754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Oltmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaihia Zeroulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Youssoufi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Rupnow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02458677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100250930" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Birks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Brestic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02485063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyza Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Danis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03123146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>